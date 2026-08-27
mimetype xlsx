--- v0 (2026-06-26)
+++ v1 (2026-08-27)
@@ -110,385 +110,392 @@
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови про внесення змін до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 3 липня 2006 р. № 909, яким, зокрема:
 1) зазначений Порядок приведено у відповідність із Законом України “Про охорону культурної спадщини” та постановою Кабінету Міністрів України від 3 вересня 2014 р. № 495 “Про затвердження Положення про Міністерство культури України”;
 2) передбачено процедуру проведення моніторингу об’єктів культурної спадщини та моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць;
 3) передбачено процедуру та підстави для подання клопотання про внесення змін до Списку історичних населених місць України
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
-    <t>Наданим Міністерством культури та стратегічних комунікацій України (далі - МКСК) у попередніх звітних періодах проектом Постанови Кабінету Міністрів України «Про внесення змін до Порядку визнання населеного місця історичним» (далі – проект Порядку) (див. Ключові джерела оцінки) дійсно передбачалося внесення зміни до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 03.07.2006 № 909 (далі – Порядок № 909), шляхом викладення його в новій редакції, а саме:
+    <t>Наданим Міністерством культури та стратегічних комунікацій України (далі - МКСК) у попередніх звітних періодах проектом Постанови Кабінету Міністрів України «Про внесення змін до Порядку визнання населеного місця історичним» (далі – проект Порядку) (див. Ключові джерела оцінки) дійсно передбачалося внесення змін до Порядку визнання населеного місця історичним, затвердженого постановою Кабінету Міністрів України від 03.07.2006 № 909 (далі – Порядок № 909), шляхом викладення його в новій редакції, а саме:
 1) Законом України «Про охорону культурної спадщини» не передбачено розроблення історико-архітектурних опорних планів, проектів меж і режимів використання історичних ареалів до часу їх внесення до Списку, тоді як така вимога встановлена пунктом 3 Порядку № 909. Відповідними змінами Порядок № 909 приводиться у відповідність до норм Закону, а саме пропонується розробляти науково-проектну (науково-дослідну) документацію з визначення меж історичного ареалу, меж і режимів використання історичного ареалу населеного місця, історико-архітектурні опорні плани населеного пункту після занесення населеного місця до Списку (п. 8 проекту Порядку), що відповідає вимогам елементу 1 заходу;
 2) Пунктом 9 проекту Порядку передбачається, що «занесення населеного місця до Списку є підставою для проведення моніторингу стану збереження об’єктів культурної спадщини та традиційного характеру середовища, що становить комплекс організаційних та інших засобів, які забезпечують систематичне спостереження за станом об’єктів культурної спадщини шляхом збору, обробки та аналізу інформації про стан об’єктів і територій, що охороняються, та виявлення тенденцій розвитку природних та антропогенних (техногенних та суспільних) процесів, що можуть на вплинути на їх збереження. Моніторинг на території історичного населеного місця проводиться виконавчими органами сільської, селищної, міської ради, повноваження яких поширюються на територію історичного населеного місця, згідно з вимогами Порядку обліку об’єктів культурної спадщини, який визначає МКІП». Таким чином, передбачається процедура проведення моніторингу об’єктів культурної спадщини, але, водночас, не передбачено здійснення моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць. Відповідне свідчить про часткове виконання елементу 2 заходу;
 3) Пунктами 5 та 10 проекту Порядку передбачено положення щодо розгляду підстав для визнання населеного місця історичним населеним місцем та занесення його до Списку, а також положення щодо внесення змін до Списку щодо виключення з нього населеного місця. Водночас зазначеними положеннями не передбачено підстав для подання клопотання про внесення змін до Списку історичних населених місць України. Зазначені положення не повною мірою відповідають вимогам, визначеним елементом 3 заходу.
-За інформацією, наданою Міністерством культури та стратегічних комунікацій України за ІIІ квартал 2025 року як звітний період:
+За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
 «... Листом НАЗК від 26.06.24 № 4901/05-24 було надано висновок антикорупційної експертизи, в якому зауважено про необхідність доопрацювання проекту акта. Листом Міністерства юстиції України від 19.06.2024 № 4682/05-24 було надано висновок правової експертизи, в якому надано зауваження. МКСК листом від 24.09.2025 № 05/113/6458-25 направило до НАЗК доопрацьований з урахуванням висловлених зауважень проект акта».
-У ІV кварталі 2025 року Міністерство культури та стратегічних комунікацій України надало наступну інформацію: «Листом від 12.11.2025 № 03/113/1176-25 проект акта після здійснення всіх узгоджувальних процедур було направлено до Кабінету Міністрів України. Листом Секретаріату Кабінету Міністрів України від 17.12.2025 № 31706/0/2- 25 проект акта було повернуто Міністерству культури України згідно з рішенням Урядового комітету з питань культури, мистецтва, державної мовної та інформаційної політики, науково-технічної та інноваційної діяльності, розвитку освіти, науки, молоді та спорту від 16 грудня 2025 року. Наразі проект акта повторно готується до направлення на розгляд КМУ».
-[...1 lines deleted...]
-Постановою Кабінету Міністрів України від 1 квітня 2026 р. № 437 «Про внесення змін до Порядку визнання населеного місця історичним» (далі – Порядок) внесено зміни до Порядку визнання населеного місця історичним, шляхом викладення в новій редакції. Проаналізувавши положення Порядку можемо констатувати наступне:
+У ІV кварталі 2025 року Міністерство культури України надало наступну інформацію: «Листом від 12.11.2025 № 03/113/1176-25 проект акта після здійснення всіх узгоджувальних процедур було направлено до Кабінету Міністрів України. Листом Секретаріату Кабінету Міністрів України від 17.12.2025 № 31706/0/2- 25 проект акта було повернуто Міністерству культури України згідно з рішенням Урядового комітету з питань культури, мистецтва, державної мовної та інформаційної політики, науково-технічної та інноваційної діяльності, розвитку освіти, науки, молоді та спорту від 16 грудня 2025 року. Наразі проект акта повторно готується до направлення на розгляд КМУ».
+У І кварталі 2026 року як звітному періоді Міністерством культури  України як Головним виконавцем заходу було надано наступну інформацію: «01.04.2026 року Кабінетом Міністрів України було прийнято постанову Кабінету Міністрів України № 437 "Про внесення змін до Порядку визнання населеного місця історичним". Проект постанови було доопрацьовано із зауваженнями наданими Урядовим комітетом».
+За ІІ квартал 2026 року як звітний період Головним виконавцем надано наступну інформацію: «Захід виконано повністю і відповідно до діючого законодавства. Постанова КМУ з урахуванням зауважень наданих юридичною службою СКМУ прийнята. Решта визначених заходом питань виходять за рамки повноважень КМУ та відповідних органів на яких покладається виконання постанови, а отже було виключено з постанови».
+Постановою Кабінету Міністрів України від 1 квітня 2026 р. № 437 «Про внесення змін до Порядку визнання населеного місця історичним» внесено зміни до Порядку визнання населеного місця історичним, шляхом викладення в новій редакції. Проаналізувавши положення Порядку можемо констатувати наступне:
 1) У Порядку відсутні положення, спрямовані на приведення у відповідність Порядку із Законом України “Про охорону культурної спадщини” та постановою Кабінету Міністрів України від 3 вересня 2014 р. № 495 “Про затвердження Положення про Міністерство культури України”.
 2) До Порядку не було включено положень спрямованих на реалізацію елементу 2 заходу, а саме не передбачено процедуру проведення моніторингу об’єктів культурної спадщини та моніторингу наявності підстав для віднесення населених пунктів до історичних населених місць.
 3) Пунктами 6 та 8 Порядку передбачено положення щодо розгляду питання відповідності населеного місця критеріям і занесення його до Списку або невідповідності такого населеного місця критеріям і виключення його із Списку. Водночас зазначеними положеннями не передбачено підстав для подання клопотання про внесення змін до Списку історичних населених місць України. Зазначені положення не повною мірою відповідають вимогам, визначеним елементом 3 заходу.
-З урахуванням того, що Порядок не охоплює всіх елементів змісту заходу, а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід виконано частково.</t>
+З урахуванням того, що Порядок не охоплює всіх елементів змісту заходу, а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.2.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізація документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України, зокрема: 
 1) проведення перевірки наявності документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України, проведення наповнення документації (у разі виявлення неповноти) чи оформлення (створення) документації (у разі відсутності документації, але наявності підстав для внесення міста, селища чи села до Списку історичних населених місць України), оприлюднення результатів на офіційному веб-сайті МКІП;
 2) проведення моніторингу об’єктів культурної спадщини, що стали підставою для віднесення населених пунктів до історичних населених місць, та перевірки відповідності населених пунктів іншим критеріям для перебування у Списку історичних населених місць України, а саме проведено обстеження наявності та стану об’єктів культурної спадщини, складено акт візуального обстеження за формою згідно з додатком 6 до Порядку обліку об’єктів культурної спадщини, затвердженого наказом Мінкультури від 11 березня 2013 р. № 158, –, у редакції наказу Мінкультури від 27 червня 2019 р. № 501, проведено перевірку збереження розпланування відповідно до минулих історичних епох (до початку ХХ століття), збереження основних композиційних центрів та композиційних осей населених місць, збереження рядової історичної забудови — із документуванням процесу моніторингу та його результатів; результати оприлюднено на офіційному веб-сайті МКІП;
 3) формування переліку об’єктів культурної спадщини, які зникли (знищені, зруйновані) або втратили історичну (культурну) цінність, а також перелік історичних населених місць, які не відповідають критеріям для перебування у Списку історичних населених місць України; результати оприлюднено на офіційному веб-сайті МКІП
 </t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Вінницька обласна державна адміністрація,
 Волинська обласна державна адміністрація,
 Дніпропетровська обласна державна адміністрація,
 Донецька обласна державна адміністрація,
 Житомирська обласна державна адміністрація,
 Закарпатська обласна державна адміністрація,
 Запорізька обласна державна адміністрація,
 Івано-Франківська обласна державна адміністрація,
 Київська обласна державна адміністрація,
 Кіровоградська обласна державна адміністрація,
 Львівська обласна державна адміністрація,
 Луганська обласна державна адміністрація,
 Миколаївська об</t>
   </si>
   <si>
     <t>проведено інвентаризацію та моніторинг об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, здійснено актуалізацію облікової документації</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за I квартал 2025 року як звітний період: «Подана співвиконавцями інформація аналізується для формування єдиного звіту щодо виконання інвентаризації та моніторингу об’єктів культурної спадщини. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. Наразі подання інформація продовжує доопрацьовуватись, проте з урахуванням важливості детального вивчення та подальшого прийняття зваженого рішення про коригування списку історичних населених місць – МКСК потребує додаткового часу для опрацювання інформації».
+    <t>За інформацією, наданою Міністерством культури України за I квартал 2025 року як звітний період: «Подана співвиконавцями інформація аналізується для формування єдиного звіту щодо виконання інвентаризації та моніторингу об’єктів культурної спадщини. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. Наразі подання інформація продовжує доопрацьовуватись, проте з урахуванням важливості детального вивчення та подальшого прийняття зваженого рішення про коригування списку історичних населених місць – МКСК потребує додаткового часу для опрацювання інформації».
 У ІІ кварталі 2025 року Головний виконавець заходу подав аналогічну інформацію.
-Крім того, станом на ІІ квартал 2025 року отримано інформацію від Донецької, Миколаївської обласних державних (військових) адміністрацій. У ІV кварталі було додатково отримано інформацію від Миколаївської обласної державної (військової) адміністрації.
+Крім того, станом на ІІ квартал 2025 року отримано інформацію від Донецької, Миколаївської обласних державних (військових) адміністрацій. У ІV кварталі 2025 року було додатково отримано інформацію від Миколаївської обласної державної (військової) адміністрації.
 У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «Продовжується моніторинг стану збереження історичних місць для подальшого вирішення питання щодо актуалізації відповідного переліку з урахуванням змін до Порядку визначення населеного місця історичним».
-За І квартал 2026 року як звітний період Міністерством культури та стратегічних комунікацій України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органі охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
-Головним виконавцем не було надано інформацію про проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізація документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України.
+За І квартал 2026 року як звітний період Міністерством культури  України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органів охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Продовжується моніторинг в межах та в спосіб передбачений Законом України "Про охорону культурної спадщини"». Додатково було отримано інформацію від Донецької та Миколаївської обласних державних (військових) адміністрацій.
+Таким чином, Головним виконавцем не було надано інформацію про проведення інвентаризації та моніторингу об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, та перевірки наявності інших підстав для внесення населених місць до зазначеного Списку, а також актуалізацію документації, необхідної для визнання міста, селища чи села історичним місцем, та внесення його до Списку історичних населених місць України.
 Постановою КМУ від 25.03.2026 № 380 «Про внесення змін до Списку історичних населених місць України» було внесено зміни до Списку історичних населених місць України в частині зміни назв населених пунктів.
 Разом з тим, показником виконання заходу 2.5.2.1.2. передбачено: «проведено інвентаризацію та моніторинг об’єктів культурної спадщини, що стали підставою для внесення до Списку історичних населених місць України, здійснено актуалізацію облікової документації».
-З огляду на наведену вище інформацію, а також сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на наведену вище інформацію, а також сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.5.2.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 26 липня 2001 р.  № 878 та затвердження оновленого Списку історичних населених місць України за результатом заходів, зазначених у підпункті 2.5.2.1.2
 </t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за I квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури  України за I квартал 2025 року як звітний період:
 «Продовжується підготовка проекту постанови Кабінету Міністрів України, здійснюється обробка пропозицій від уповноважених органів охорони культурної спадщини. Проект постанови буде подано після внесення змін до Порядку визнання населеного місця історичним п.п. 2.5.2.1.1. Направлено листи на НАЗК та на адресу Прем’єр-міністра України щодо необхідності внесення змін до ДАП ... зокрема щодо необхідності перенесення строків виконання заходу. З огляду на затримку виконання заходу 2.5.2.1.1. виконання цього заходу буде можливе тільки після оновлення критеріїв віднесення населеного місця до історичних».
 За інформацією, наданою у ІІ та ІІІ кварталах 2025 року як звітних періодах:
 «Виконання буде можливо після виконання заходів передбачених пунктом 2.5.2.1.1 ДАП».
-У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «З метою приведення зазначеного Списку у відповідність до Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону Україні та заборону пропаганди їхньої символіки», Закону України «Про порядок вирішення окремих питань адміністративно-територіального устрою України» Міністерством культури України було розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Списку історичних населених місць України». Зазначений проект акта знаходиться в процесі внутрішнього узгодження для направлення до заінтересованих органів державної влади".
-За І квартал 2026 року як звітний період Міністерством культури та стратегічних комунікацій України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органі охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІV кварталі 2025 року Головний виконавець надав наступну інформацію: «З метою приведення зазначеного Списку у відповідність до Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону Україні та заборону пропаганди їхньої символіки», Закону України «Про порядок вирішення окремих питань адміністративно-територіального устрою України» Міністерством культури України було розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Списку історичних населених місць України». Зазначений проект акта знаходиться в процесі внутрішнього узгодження для направлення до заінтересованих органів державної влади.
+За І квартал 2026 року як звітний період Міністерством культури  України було надано наступну інформацію: «Постановою КМУ від 25.03.2026 № 380 було внесено зміни до Списку історичних населених місць. При цьому, проведення моніторингу відповідності населених місць відсутнє в повноваженнях органів охорони культурної спадщини, що визначаються Законом України "Про охорону культурної спадщини". Враховуючи це, змінами до Порядку визнання населеного місця історичним було надано процедуру можливого виключення населеного місця зі списку на підставі втрати відповідності критеріям».
+У ІІ кварталі 2026 року Головним виконавцем було надано наступну інформацію: «Було внесено зміни до відповідного списку в частині оновлення декомунізованих назв міст. Пропозиції до зміни списку у відповідності до порядку не надходили».
 Постановою КМУ від 25.03.2026 № 380 «Про внесення змін до Списку історичних населених місць України» було внесено зміни до Списку історичних населених місць України в частині зміни назв населених пунктів.
-Таким чином, оскільки станом на ІV квартал 2025 року відповідний проект постанови Кабінету Міністрів України, передбачений заходом 2.5.2.1.3 ДАП не було подано Кабінету Міністрів України чи прийнято останнім, та з огляду на сплив строків виконання, вимушені констатувати, що захід 2.5.2.1.3 не виконано.</t>
+Таким чином, оскільки станом на ІІ квартал 2026 року відповідний проект постанови Кабінету Міністрів України, передбачений заходом 2.5.2.1.3 не було подано Кабінету Міністрів України чи прийнято останнім, та з огляду на сплив строків виконання, вимушені констатувати, що захід 2.5.2.1.3 не виконано.</t>
   </si>
   <si>
     <t>2.5.2.1.4</t>
   </si>
   <si>
     <t>Розроблення проекту наказу про внесення змін до Порядку обліку об’єктів культурної спадщини, затвердженого наказом Мінкультури 
 від 11 березня 2013 р. № 158, яким:
 1) передбачено проведення моніторингу та контролю за перебуванням об’єктів місцевого значення та об’єктів національного значення понад 3 роки в Переліку об’єктів культурної спадщини національного значення, які заносяться до Державного реєстру нерухомих пам’яток України, та забезпечення уповноваженими органами прийняття до закінчення трирічного строку необхідних рішень щодо об’єктів культурної спадщини (включено/відмовлено у включенні до Державного реєстру нерухомих пам’яток України);
 2) установлено, що не підлягають внесенню до Державного реєстру нерухомих пам’яток України пам’ятки (пам’ятники, пам’ятні знаки), пов’язані із прославлянням держави-агресора або з підтримкою агресії (війни) Російської Федерації проти України, присвячені особам, що підтримують агресію (війну) Російської Федерації проти України, встановленням окупаційної влади на території України або в окремих адміністративно-територіальних одиницях</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>За інформацією, наданою МКІП/МКСК, було прийнято Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини», який зареєстровано в Міністерстві юстиції України 21 березня 2024 р. за № 425/41770 (далі – Порядок) (див. Ключові джерела оцінки).
 Відповідний Порядок частково відповідає вимогам Державної антикорупційної програми до цього заходу:
 1) підпункт 9.3. Порядку передбачає, що підставою для відмови у взятті нерухомого об’єкта культурної спадщини на державний облік або у занесенні щойно виявленого об’єкта культурної спадщини до Реєстру, є протокол за результатами розгляду Консультативною радою або Експертною комісією, в якому об’єкт визначено таким, що підпадає під дію Закону України «Про засудження комуністичного та націонал-соціалістичного (нацистського) тоталітарних режимів в Україні та заборону пропаганди їхньої символіки» та/або Закону України «Про засудження та заборону пропаганди російської імперської політики в Україні і деколонізацію топонімії», з урахуванням висновку центрального органу виконавчої влади, що реалізує державну політику у сфері охорони культурної спадщини, а також рекомендацій Інституту. Зазначене положення в цілому відповідає підпункту 2 заходу 2.5.2.1.4 Програми;
 2) пп.пп. 8.3, 8.4. Порядку передбачено, що для вирішення питання про занесення (незанесення) до Реєстру нерухомих об’єктів культурної спадщини, уповноважені органи забезпечують проведення перегляду цих списків (переліків), який здійснюється згідно з процедурою, визначеною у розділах IV та V цього Порядку. Так, п.п. 4.8. Порядку передбачено, що уповноважений орган зобов’язаний забезпечити складання облікової документації на щойно виявлений об’єкт культурної спадщини, внесений до Переліку до набрання чинності цим Порядком, у строк, що не перевищує 3 років з дати занесення об’єкта культурної спадщини до Переліку. В сукупності зазначені положення відповідають частині підпункту 1 заходу 2.5.2.1.4 (забезпечення уповноваженими органами прийняття до закінчення трирічного строку необхідних рішень щодо об’єктів культурної спадщини (включено/відмовлено у включенні до Державного реєстру нерухомих пам’яток України);
 Водночас Порядок не містить усіх положень, які передбачені підпунктом 1 змісту заходу 2.5.2.1.4, а саме не передбачає проведення моніторингу та контролю за перебуванням об’єктів місцевого значення та об’єктів національного значення понад 3 роки в Переліку об’єктів культурної спадщини національного значення, які заносяться до Державного реєстру нерухомих пам’яток України.
-Крім цього, МКСК не надано інформації на підтвердження факту оприлюднення у звітному періоді проекту Порядку для проведення громадського обговорення. На офіційному веб-сайті МКСК також відсутня будь-яка інформація про оприлюднення проекту Порядку для цих цілей. Щодо цього МКСК було надано таку інформацію: «Публікація не здійснювалась з огляду на відсутність вимоги обов'язкової публікації та проведення громадського обговорення через відсутність ознак регуляторного акту».
+Крім цього, МКСК не надано інформації на підтвердження факту оприлюднення у звітному періоді проекту Порядку для проведення громадського обговорення. На офіційному вебсайті МКСК також відсутня будь-яка інформація про оприлюднення проекту Порядку для цих цілей. Щодо цього МКСК було надано таку інформацію: «Публікація не здійснювалась з огляду на відсутність вимоги обов'язкової публікації та проведення громадського обговорення через відсутність ознак регуляторного акту».
 Оскільки Порядок був прийнятий 01.03.2024 та охоплює не всі вимоги Державної антикорупційної програми в цій частині, відповідний захід оцінений як такий, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.5</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 2.5.2.1.4, та забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>За інформацією, наданою МКІП/МКСК в попередніх звітних періодах, з метою здійснення широким колом фахівців обговорення проекту наказу МКІП щодо внесення змін до порядку обліку об'єктів культурної спадщини та отримання відповідних коментарів і пропозицій, МКІП проведено обговорення проекту змін на черговому засіданні Науково-методичної ради з питань охорони культурної спадщини МКІП, яке відбулося 26.07.2023.
 Водночас проведення обговорень лише із залученням Науково-методичної ради, що є постійно діючим консультативно-дорадчим органом МКІП, не може вважатися громадським, оскільки не передбачає участі інших заінтересованих сторін.
 За інформацією МКІП/МКСК, наданою в межах моніторингу виконання Програми у І кварталі 2024 року: було прийнято Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини», який зареєстровано в Міністерстві юстиції України 21 березня 2024 р. за № 425/41770 (далі – Наказ № 158).
-Орієнтовним планом МКІП щодо проведення консультацій з громадськістю на 2024 рік, затвердженим наказом Міністерства культури та інформаційної політики України від 18.01.2024 № 27 (далі – План консультацій) дійсно було передбачено проведення електронних консультацій з громадськістю щодо проекту Наказу № 158 у І кварталі 2024 року (п. 3 Плану консультацій). Водночас, на офіційному веб-сайті МКІП не міститься інформації про оголошення відповідного громадського обговорення (електронних консультацій) у звітному періоді, як і не міститься інформації (зокрема, у формі звіту) за результатами проведення відповідного громадського обговорення. Відповідно, відсутня також будь-яка інформація про доопрацювання (у разі потреби) проекту Наказу № 158.
-Щодо цього МІКП/МКСК надано таку інформацію: «МКІП листом від 25.12.2023 № 06/35/11495-23 звернулось до ДРС з метою отримання інформації про наявність в проекті наказу ознак регуляторного акту для подальшої його публікації та проведення громадського обговорення. ДРС листом від 11.01.2024 №157/20-24 було повідомлено МКІП що проект акту не містить норм регуляторного характеру, а його прийняття не потребує проведення процедур передбачених ЗУ "Про засади державної регуляторної політики у сфері господарської діяльності". З огляду на це, МКІП/МКСК не публікувало та не проводило громадське обговорення проекту акту.
+Орієнтовним планом МКІП щодо проведення консультацій з громадськістю на 2024 рік, затвердженим наказом Міністерства культури та інформаційної політики України від 18.01.2024 № 27 (далі – План консультацій) дійсно було передбачено проведення електронних консультацій з громадськістю щодо проекту Наказу № 158 у І кварталі 2024 року (п. 3 Плану консультацій). Водночас, на офіційному вебсайті МКІП не міститься інформації про оголошення відповідного громадського обговорення (електронних консультацій) у звітному періоді, як і не міститься інформації (зокрема, у формі звіту) за результатами проведення відповідного громадського обговорення. Відповідно, відсутня також будь-яка інформація про доопрацювання (у разі потреби) проекту Наказу № 158.
+Щодо цього МКІП/МКСК надано таку інформацію: «МКІП листом від 25.12.2023 № 06/35/11495-23 звернулось до ДРС з метою отримання інформації про наявність в проекті наказу ознак регуляторного акту для подальшої його публікації та проведення громадського обговорення. ДРС листом від 11.01.2024 №157/20-24 було повідомлено МКІП що проект акту не містить норм регуляторного характеру, а його прийняття не потребує проведення процедур передбачених ЗУ "Про засади державної регуляторної політики у сфері господарської діяльності". З огляду на це, МКІП/МКСК не публікувало та не проводило громадське обговорення проекту акту.
 Датою видачі наказу є 01.03.2024, а дата подання на державну реєстрацію - 05.03.2024 (Лист від 05.03.2024 №05/35/2102-24).
 Таким чином, оскільки МКІП/МКСК не проводилося громадське обговорення та не оприлюднювалися його результати, однак Наказ від 01.03.2024 № 158 дійсно було подано на державну реєстрацію 05.03.2023 року, - даний захід є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.6</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації проекту наказу, зазначеного у підпункті 2.5.2.1.4, та його офіційного опублікування</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>наказ зареєстровано та оприлюднено</t>
   </si>
   <si>
     <t>Наказ МКІП від 01.03.2024 № 158 «Про внесення змін до Порядку обліку об’єктів культурної спадщини» було зареєстровано в Міністерстві юстиції України 21.03.2024 за № 425/41770 (далі – Наказ № 158).
 Таким чином, з огляду на те, що Наказ № 158 було зареєстровано в Міністерстві юстиції України 21.03.2024 та оприлюднено, - захід є таким, що виконаний вчасно та повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.5.2.1.7</t>
   </si>
   <si>
     <t>Проведено інвентаризацію та моніторинг об’єктів культурної спадщини для створення повного та єдиного електронного реєстру об’єктів культурної спадщини, зокрема:
 1) проведено інвентаризацію об’єктів культурної спадщини національного та місцевого значення, що внесені до Державного реєстру нерухомих пам’яток України (з підготовкою документів для виключення частини об’єктів за результатами інвентаризації), актуалізацію та інвентаризацію облікової документації на об’єкти культурної спадщини, зокрема забезпечено формування облікової документації на щойно виявлені об’єкти та об’єкти, взяті на державний облік відповідно до законодавства, що діяло до набрання чинності Законом України “Про охорону культурної спадщини”;
 2) забезпечено оцифрування та оприлюднення масиву облікової документації на кожен об’єкт культурної спадщини, внесений до Державного реєстру нерухомих пам’яток України</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>проведено інвентаризацію та моніторинг всіх об’єктів культурної спадщини національного та місцевого значення, оцифровано облікову документацію</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за І квартал 2025 року, як звітний період, даний захід знаходиться у процесі виконання. Опрацьовується подана співвиконавцями інформація (переліки пам’яток культурної спадщини) у форматі тестування Інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» (ДРНП), що перебуває на етапі дослідної експлуатації.
-[...3 lines deleted...]
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Мінкульт продовжує опрацювання наданої інформації для внесення змін до реєстру»
+    <t>За інформацією, наданою Міністерством культури  України за І квартал 2025 року, як звітний період, даний захід знаходиться у процесі виконання. Опрацьовується подана співвиконавцями інформація (переліки пам’яток культурної спадщини) у форматі тестування Інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» (ДРНП), що перебуває на етапі дослідної експлуатації.
+При цьому, за інформацією Мінкульту, це міністерство додатково, з метою проведення відповідної інвентаризації, здійснює власні заходи з метою перевірки стану збереження об’єктів культурної спадщини.
+У ІІ та ІІІ кварталах 2025 року Головний виконавець повідомив: «Продовжується опрацювання наданої ОВА інформації та планується направлення форми для узагальнення ОВА».
+За ІV квартал 2025 року Головний виконавець надав наступну інформацію: «Продовжується опрацювання інформації та прийняття рішень про занесення чи незанесення обʼєктів культурної спадщини. Опублікування облікової документації можливе технічно тільки після запуску експериментального проекту щодо інформаційно-комунікаційної системи "Державний реєстр нерухомих памʼяток України"».
+У І кварталі 2026 року як звітному періоду Головним виконавцем було надано наступну інформацію: «Мінкульт продовжує опрацювання наданої інформації для внесення змін до реєстру».
+За ІІ квартал 2026 року як звітний період Міністерство культури України повідомило наступну інформацію: «Здійснюється постійне опрацювання подань, що надходять до Мінкульту від областей».
 Таким чином, з огляду на те, що жодний із підпунктів, визначених змістом заходу 2.5.2.1.7, не було виконано, а також з огляду на сплив строків виконання, визначених Програмою, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.8</t>
   </si>
   <si>
     <t>Розроблення проекту рішення МКІП про вилучення пам’яток місцевого значення з Державного реєстру нерухомих пам’яток України за результатом заходів, передбачених у підпункті 2.5.2.1.7 (у разі незбереження об’єкта, втрати історичної (культурної) цінності), відсутності підстав для включення до Державного реєстру нерухомих пам’яток України</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Громадська організація "Українське товариство охорони пам'яток історії та культури"</t>
   </si>
   <si>
     <t>проект рішення розроблено та оприлюднено для проведення громадського та експертного обговорення</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України (МКСК) на регулярній основі здійснює видання (зокрема за результатом системи заходів, передбачених у підпункті 2.5.2.1.7. Програми) наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
-[...1 lines deleted...]
-Впродовж березня - вересня 2023 року зазначеним міністерством були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
+    <t>Міністерство культури України на регулярній основі здійснює видання (зокрема за результатом системи заходів, передбачених у підпункті 2.5.2.1.7. Програми) наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
+Як вказує Мінкульт: «Рішення МКСК про вилучення пам’яток місцевого значення приймаються при надходженні відповідного подання органів охорони культурної спадщини (в разі надходження такого подання) та за результатами розгляду на Експертній комісії».
+Впродовж березня – вересня 2023 року зазначеним міністерством були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
 У березні 2024 року були прийняті аналогічні накази, а саме: наказ від 05.03.2024 р. № 168 та від 26.03.2024 № 239.
 Протягом 01.04.2024 - 30.06.2024 також приймалися аналогічні накази, зокрема: від 16.04.2024 № 277; від 01.05.2024 № 326; від 07.05.2024 № 329; від 07.05.2024 № 331; від 15.05.2024 № 350; від 16.05.2024 № 363 та від 21.05.2024 № 371.
-Відповідні накази відповідають вимогам змісту заходу 2.5.2.1.8., оскільки передбачають рішення щодо вилучення пам’яток культурної спадщини з Державного реєстру нерухомих пам’яток України, або ж визнання їх такими, що не підлягають занесенню до вказаного Реєстру. Водночас відсутня інформація про оприлюднення таких актів для проведення їх громадського обговорення. Щодо цього МКСК повідомляє, що "зазначені рішення не потребують проведення громадських обговорень".
-Варто зауважити, що Головним виконавцем у рамках щоквартального звітування не надано інформації про аналогічні накази, прийняті у III кварталі 2024 - І кварталі 2026 років.
+Варто зауважити, що Головним виконавцем не надано інформації про аналогічні накази, прийняті у III кварталі 2024 - І кварталі 2026 років.
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Мінкультом продовжується виконання завдання шляхом видачі відповідних наказів на постійній основі. Перелік наказів додається».
+За посиланням, наданим Головним виконавцем, НАЗК було ідентифіковано накази, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру, зокрема:  накази від 26.08.2024 № 605, від 04.11.2024 № 778, від 25.12.2024 № 972, від 30.12.2024 № 1006.
+Відповідні накази відповідають вимогам змісту заходу 2.5.2.1.8., оскільки передбачають рішення щодо вилучення пам’яток культурної спадщини з Державного реєстру нерухомих пам’яток України, або ж визнання їх такими, що не підлягають занесенню до вказаного Реєстру. Водночас відсутня інформація про оприлюднення таких актів для проведення їх громадського обговорення. Щодо цього Мінкульт повідомляє, що «зазначені рішення не потребують проведення громадських обговорень».
 Таким чином, захід залишається таким, що виконано вчасно, але частково, водночас прогресу у його виконанні за результатами останнього моніторингу не вбачається.</t>
   </si>
   <si>
     <t>2.5.2.1.9</t>
   </si>
   <si>
     <t>Проведення громадського та експертного обговорення проекту рішення, зазначеного у підпункті 2.5.2.1.8, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
-    <t>За інформацією Міністерства культури та стратегічних комунікацій України (далі - МКСК), що надавалася у попередніх звітних періодах, виконання заходу не розпочато, оскільки громадські обговорення щодо таких проектів актів не проводяться. Накази МКСК щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
-[...1 lines deleted...]
-У попередніх звітних періодах МКСК повідомлялося, що усі об’єкти, що заносяться до реєстру підлягають обов’язковому обговоренню в рамках експертної комісії при МКСК. Проведення громадських обговорень щодо наказів МКСК про занесення пам’яток місцевого значення до Державного реєстру нерухомих пам’яток України не передбачено чинним законодавством.
+    <t>За інформацією Міністерства культури України, що надавалася у попередніх звітних періодах, виконання заходу не розпочато, оскільки громадські обговорення щодо таких проектів актів не проводяться. Накази Мінкульту щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
+За інформацією, наданою Міністерством культури України за IV квартал 2024 року як звітний період: «Проведення громадських обговорень рішень про вилучення пам'яток культурної спадщини із Державного реєстру нерухомих пам'яток України не передбачено Законом України "Про охорону культурної спадщини", Порядком обліку об'єктів культурної спадщини, затвердженим наказом Міністерства культури України від 11.03.2013 № 158. Відсутні правові підстави для проведення громадських обговорень».
+У попередніх звітних періодах Мінкультом повідомлялося, що усі об’єкти, що заносяться до реєстру підлягають обов’язковому обговоренню в рамках експертної комісії при Мінкульті. Проведення громадських обговорень щодо наказів про занесення пам’яток місцевого значення до Державного реєстру нерухомих пам’яток України не передбачено чинним законодавством.
 Таким чином, оскільки, зокрема, у звітному періоді Головним виконавцем не надано інформації про проведення громадських обговорень, як і про оприлюднення їх результатів, - захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.10</t>
   </si>
   <si>
     <t>Підписання та оприлюднення рішення, зазначеного у підпункті 2.5.2.1.8</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>рішення прийнято</t>
   </si>
   <si>
     <t>За інформацією Міністерства культури та інформаційної політики України (МКІП) накази МКІП щодо вилучення пам’яток із реєстру оприлюднюються постійно після їх прийняття.
 МКІП на регулярній основі здійснює видання наказів, які стосуються визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру. 
 Такі накази оприлюднюються, зокрема, на офіційному веб-сайті МКІП.
 Впродовж березня - вересня 2023 року МКІП були прийняті накази № 471 від 04.09.2023, № 246 від 10.05.2023, № 369 від 06.07.2023, № 354 від 30.06.2023, № 407 від 27.07.2023, № 147 від 30.03.2023, № 470 від 04.09.2023, № 263 від 12.05.2023, які стосувалися визнання об’єктів культурної спадщини такими, що не підлягають занесенню до Державного реєстру нерухомих пам’яток України, або їх вилучення з реєстру.
 У березні 2024 року були прийняті аналогічні накази МКІП, а саме: наказ МКІП від 05.03.2024 р. № 168 та наказ МКІП від 26.03.2024 № 239.
 З огляду на вищезазначене, даний захід є виконаним.</t>
   </si>
   <si>
     <t>2.5.2.1.11</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України за результатом заходів, передбачених у підпункті 2.5.2.1.7 (у разі незбереження об’єкта, втрати історичної (культурної) цінності), відсутності підстав для включення до Державного реєстру нерухомих пам’яток України</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
-    <t>За інформацією, наданою Головним виконавцем за ІІІ квартал 2024 року як звітний період, МКСК продовжує опрацьовуватися надана обласними військовими (державними) адміністраціями інформація для прийняття відповідних рішень.
-[...1 lines deleted...]
-За інформацією МКСК, наданою у І, ІІ та ІІІ кварталах 2025 року у межах щоквартального моніторингу: «Частково вже вилучені із реєстру об’єкти культурної спадщини, що втратили предмет охорони (зокрема ті що підпадають під декомунізацію та дерусифікацію). З огляду на значний обсяг пам’яток та поступовий аналіз поданої органами охорони культурної спадщини ОДА інформації МКІП здійснює вилучення поступово (підготовку проектів постанов КМУ). Зокрема Постанова КМУ від 10.11.2023 № 1186».
+    <t>За інформацією, наданою Головним виконавцем за ІІІ квартал 2024 року як звітний період, Міністерством культури України продовжує опрацьовуватися надана обласними військовими (державними) адміністраціями інформація для прийняття відповідних рішень.
+За інформацією, наданою за IV квартал 2024 року як звітний період: «МКСК здійснює підготовку відповідних рішень при надходженні подання від органів охорони культурної спадщини. Захід виконується постійно».
+За інформацією, наданою Головним виконавцем у І, ІІ та ІІІ кварталах 2025 року у межах щоквартального моніторингу: «Частково вже вилучені із реєстру об’єкти культурної спадщини, що втратили предмет охорони (зокрема ті, що підпадають під декомунізацію та дерусифікацію). З огляду на значний обсяг пам’яток та поступовий аналіз поданої органами охорони культурної спадщини ОДА інформації МКСК здійснює вилучення поступово (підготовку проектів постанов КМУ). Зокрема Постанова КМУ від 10.11.2023 № 1186».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Рішення про вилучення памʼяток культурної спадщини готуються та подаються до КМУ за наявності відповідних подань від органів охорони культурної спадщини нижчого рівня».
+У рамках звітування за ІІ квартал 2026 року як звітний період, Головним виконавцем надано наступну інформацію: «Здійснюється після кожного прийнятого рішення».
 З огляду на те, що:
 1) ще не всі об’єкти культурної спадщини проінвентаризовано на виконання заходу 2.5.2.1.7 Програми;
-2) МКСК не подано інформації про прийняття у звітному періоді (липень 2024 - березень 2026 року) нових Постанов Кабінету Міністрів України (однак у попередніх звітних періодах було прийнято Постанову КМУ від 10.11.2023 № 1186) про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України, - захід залишається таким, що виконано вчасно, але частково.</t>
+2) Міністерством культури України не подано інформації про прийняття у звітному періоді (липень 2024 - червень 2026 року) нових Постанов Кабінету Міністрів України (однак у попередніх звітних періодах було прийнято Постанову КМУ від 10.11.2023 № 1186) про вилучення пам’яток національного значення з Державного реєстру нерухомих пам’яток України, - захід залишається таким, що виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.2.1.12</t>
   </si>
   <si>
     <t>Оприлюднення оновленого Державного реєстру нерухомих пам’яток України (як єдиного документа) за результатом заходів, передбачених у підпунктах 2.5.2.1.8—2.5.2.1.11, а також оприлюднення переліку об’єктів культурної спадщини (як єдиного документа) за результатом заходів, зазначених у підпункті 2.5.2.1.7</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>оновлений Державний реєстр нерухомих пам’яток України (як єдиний документ) та перелік об’єктів культурної спадщини (як єдиний документ) оприлюднено</t>
   </si>
   <si>
-    <t>За інформацією наданою МКСК: «Оприлюднення відповідних змін відбувається на постійній основі після прийняття відповідних наказів/постанов про занесення об'єктів культурної спадщини до Державного реєстру нерухомих пам'яток України або вилучення з нього».
+    <t>За інформацією наданою Міністерством культури України: «Оприлюднення відповідних змін відбувається на постійній основі після прийняття відповідних наказів/постанов про занесення об’єктів культурної спадщини до Державного реєстру нерухомих пам’яток України або вилучення з нього».
 Оприлюднення оновленого Державного реєстру нерухомих пам’яток України (як єдиного документа) за результатом заходів, передбачених у підпунктах 2.5.2.1.8.–2.5.2.1.11. дійсно відбувається на регулярній основі (див. джерело № 1 Ключових джерел оцінки (нижче)), однак заходи, передбачені підпунктами 2.5.2.1.8 – 2.5.2.1.11, досі не є виконаними повною мірою.
-Оскільки захід 2.5.2.1.7 наразі залишається невиконаним перелік об’єктів культурної спадщини також не є оновленим та, відповідно, оприлюдненим.
+Оскільки захід 2.5.2.1.7 наразі залишається невиконаним, перелік об’єктів культурної спадщини також не є оновленим та, відповідно, оприлюдненим.
 З огляду на вищезазначене, можна констатувати, що даний захід 2.5.2.1.12 Програми залишається виконаним частково та вчасно.</t>
   </si>
   <si>
     <t>2.5.2.1.13</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про функціонування та порядок ведення електронного реєстру об’єктів культурної спадщини, яким визначено:
 1) порядок ведення реєстру, наповнення його документацією (створеною до запровадження реєстру), підтримання в актуальному стані;
 2) публічність реєстру та інформації в ньому, порядок доступу до реєстру громадськості та органів державної влади;
 3) що інформація, яка вноситься до електронного реєстру об’єктів культурної спадщини та видаляється з нього, повинна містити відомості про автора відповідної дії та час, історію дій (вона не повинна видалятися, а забезпечується можливість перегляду всіх версій), також забезпечується неможливість видалення інформації з електронного реєстру об’єктів культурної спадщини (лише перенесення в історію, тобто у попередню редакцію)</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (МКСК) за I квартал 2025 року, як звітний період, проєкт постанови Кабінету Міністрів України «Про затвердження Порядку функціонування інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”» (далі - Проєкт Постанови) розроблено та 04.04.2025 направлено на розгляд Державної регуляторної служби України.
 У ІІ кварталі 2025 року МКСК повідомило, що розроблений Проєкт постанови знаходиться на погодженні у заінтересованих ЦОВВ. Міністерством фінансів України та Уповноваженим ВРУ з прав людини проект погоджено без зауважень.
 Наданий Головним виконавцем для ознайомлення проєкт Постанови визначає засади функціонування та ведення інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” містить положення, що частково охоплюють зміст підпунктів заходу:
 - щодо підпункту 1: положення пункту 17 проекту Постанови визначають, які реєстрові дані про нерухомі об’єкти культурної спадщини, щойно виявлені об’єкти культурної спадщини, об’єкти всесвітньої спадщини та їх буферні зони, історичні ареали населених місць, історико-культурні заповідники, історико-культурні заповідні території, зони охорони пам’ятки, історико-культурного заповідника, історико-культурної заповідної території вносяться до Реєстру;
 - щодо підпункту 2: положення пункту 20 проєкту Постанови передбачають, що доступ до публічної інформації, зокрема у формі відкритих даних, що містяться у Реєстрі, здійснюється через офіційні веб-ресурси Реєстру, держателя Реєстру, а також на Єдиному державному веб-порталі відкритих даних, відповідно до Закону України “Про доступ до публічної інформації”. Зазначене положення частково кореспондує з підпунктом 2 заходу 2.5.2.1.13;
 - щодо підпункту 3: положення пункту 10 проєкту Постанови передбачають, що програмним забезпеченням Реєстру забезпечується автоматизована фіксація всіх дій будь-яких користувачів Реєстру (у тому числі з реєстровими даними та реєстровою інформацією) в журналі всіх дій та/або подій, який зберігається в Реєстрі безстроково (крім випадків, коли законодавством встановлений інший строк зберігання даних). Реєстрові дані та реєстрова інформація зберігаються в Реєстрі постійно, включаючи архівні дані. Зазначене положення частково кореспондує з підпунктом 3 заходу 2.5.2.1.13.
 У ІІ кварталі не було внесено на розгляд КМУ. З огляду на зазначене, за результатами моніторингу даний захід було оцінено як такий, що є виконаним частково.
 Разом з тим, у ІІІ кварталі 2025 року МКСК повідомило: «Експериментальний проект щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” направлено на погодження ЦОВВ. Проект погоджено Уповноваженим Верховної ради з прав людини, Міністерством розвитку громад та територій України, Наразі опрацьовуються зауваження, надані Міністерством фінансів України та Міністерством цифрової трансформації України».
 Тобто головним виконавцем розроблено та направлено на погодження новий проект постанови Кабінету Міністрів України, який передбачає запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментального проекту на 2 роки.
 Наданий головним виконавцем для ознайомлення проект постанови про експериментальний проект визначає механізм реалізації експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” містить положення, що лише частково охоплюють зміст підпунктів заходу:
 - щодо підпункту 1: містять загальні положення щодо держателя та адміністратора Державного реєстру нерухомих пам’яток України, відомостей, що підлягають внесенню до реєстру, наповнення реєстру документацією. Водночас відсутні положення щодо порядку наповнення реєстру документацією, створеною до запровадження реєстру;
 - щодо підпункту 2: положення пункту 19 проекту Постанови передбачають, що доступ до публічної інформації, зокрема у формі відкритих даних, що містяться у Реєстрі, здійснюється через офіційні веб-ресурси Реєстру, держателя Реєстру, а також на Єдиному державному веб-порталі відкритих даних, відповідно до Закону України “Про доступ до публічної інформації”. Зазначене положення частково кореспондує з підпунктом 2 заходу 2.5.2.1.13;
 - щодо підпункту 3: положення пункту 10 проекту Постанови передбачають, що програмним забезпеченням Реєстру забезпечується автоматизована фіксація всіх дій будь-яких користувачів Реєстру (у тому числі з реєстровими даними та реєстровою інформацією) в журналі всіх дій та/або подій, який зберігається в Реєстрі безстроково (крім випадків, коли законодавством встановлений інший строк зберігання даних). Реєстрові дані та реєстрова інформація зберігаються в Реєстрі постійно, включаючи архівні дані. Зазначене положення частково кореспондує з підпунктом 3 заходу 2.5.2.1.13.
 У ІV кварталі 2025 року МКСК повідомило: «Проект постанови Кабінету Міністрів України «Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” внесений до КМУ листом від 17.12.2025 № 03/16/1342-25. Доопрацьований з СКМУ проект акта надісланий від 14.01.2026 № 03/16/54-26».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Мінкультом розроблено проєкт постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”, який прийнято постановою Кабінету Міністрів України від 28.01.2026 № 93».
 Варто звернути увагу, що постановою запроваджено інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментальний проект, тобто за своєю сутністю зазначена постанова є тимчасовою - на строк дії експериментального проекту, тобто на 2 роки. Водночас зміст заходу 2.5.2.1.13 передбачає розроблення та прийняття постанови про функціонування Державного реєстру нерухомих пам’яток України, що матиме постійний характер.
 З огляду на зазначене, Національне агентство дійшло висновку, що прийняття постанови забезпечило виконання заходу в інший спосіб та лише частково.
 За результатами моніторингу за І квартал 2026 року даний захід може бути оцінено як такий, що виконано невчасно та частково (як з огляду на зміст, так і з огляду на форму виконання).</t>
   </si>
   <si>
     <t>2.5.2.1.14</t>
   </si>
   <si>
     <t>Введення в експлуатацію електронного реєстру об’єктів культурної спадщини, який містить:
 1) інформацію про всі об’єкти культурної спадщини національного та місцевого значення, які внесені до Державного реєстру нерухомих пам’яток України, а також містить перелік об’єктів культурної спадщини, Список історичних населених місць України;
 2)  інформацію про всі об’єкти культурної спадщини місцевого та національного значення та історичні населені місця: геопросторові дані об’єктів; забезпечується публічність усієї облікової документації, рішення (постанови) про включення до Державного реєстру нерухомих пам’яток України, переліку об’єктів культурної спадщини, Списку історичних населених місць України та інформацію з документами про виключення з них (забезпечується доступність цієї документації протягом 10 років із дня виключення); оцифровані документи про надані погодження/дозволи (відмови) проектів і робіт відповідно до пам’яткоохоронного законодавства; оцифровані документи про проведені перевірки, призначені охоронні заходи, видані/скасовані приписи та заборони, про проведені перевірки, видані приписи, розпорядження, укладені охоронні договори, надані дозволи, погодження проектів і робіт на об’єктах та в зонах охорони, застосування фінансових санкцій за порушення Закону України “Про охорону культурної спадщини”;
 3) історико-архітектурні опорні плани, затверджену науково-проектну документацію із визначення режиму використання об’єкта, зон охорони та меж і режимів його території, науково-проектну документацію щодо розроблення історико-архітектурного опорного плану та щодо визначення меж історичних ареалів населених місць; затверджену технічну документацію із землеустрою щодо встановлення меж режимоутворюючих об’єктів (у разі встановлення такою документацією меж території об’єкта, історичних ареалів населених місць);
 4) перелік об’єктів, які зникли (знищені, зруйновані) або втратили історичну (культурну) цінність, виключені із Списку історичних населених місць України (із збереженням усього масиву інформації, зокрема облікової документації, рішень про внесення та виключення протягом 10 років із дня виключення);
 5) матеріали інвентаризації та моніторингу (постійного, періодичного, у формі дослідження) та складені за їх результатами документи</t>
   </si>
   <si>
     <t>електронний реєстр об’єктів культурної спадщини введено в експлуатацію з повним функціоналом</t>
   </si>
   <si>
-    <t>За інформацією, наданою МКСК за IV квартал 2024 року як звітний період:
+    <t>За інформацією, наданою Головним виконавцем за IV квартал 2024 року як звітний період:
 «Наказом Міністерства культури та інформаційної політики України від 10 квітня 2024 року № 268 «Про введення в дослідну експлуатацію інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» введено в дослідну експлуатацію (далі – система). Система доступна за посиланням: https://e-pamiatka.gov.ua, в публічній частині якої доступна наявна публічна інформація, що переведена в електронний формат, про нерухомі пам’ятки та історико-культурні території. В межах дослідної експлуатації системи проводиться верифікація інформації щодо об’єктів культурної спадщини. Вносяться дані про території історичних ареалів та землі історико-культурного призначення на підставі оцифрування затвердженої науково-проектної документації».
-За інформацією, наданою МКСК у IІ та ІІІ кварталах 2025 року як звітних періодах:
-[...3 lines deleted...]
-У свою чергу, у І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Постановою КМУ від 28.01.2026 № 93 "Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”».
+За інформацією, наданою у IІ та ІІІ кварталах 2025 року як звітних періодах:
+«Виконані роботи по 4-му та 5-му етапах створення інформаційної-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» в рамках реалізації Меморандуму від 29.08.2022 про співробітництво між Міністерством культури та інформаційної політики України та Фондом «Євразія», (проект міжнародної технічної допомоги «Прозорість та підзвітність у державному управлінні та послугах (TAPAS)». Проводиться верифікація переліку об’єктів культурної спадщини в системі. Вносяться дані про території історичних ареалів та землі історико-культурного призначення на підставі оцифрування затвердженої науково-проектної документації. Наказом від 10 квітня 2024 № 268 введено в дослідну експлуатацію інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України», ведеться наповнення системи інформацією працівниками органів охорони культурної спадщини. Публічний доступ до системи за адресою: https://e-pamiatka.gov.ua».
+За ІV квартал 2025 року Головним виконавцем було надано наступну інформацію: «Наказом від 10 квітня 2024 № 268 введено в дослідну експлуатацію інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України», ведеться наповнення системи інформацією працівниками органів охорони культурної спадщини. Публічний доступ до системи за адресою: https://e-pamiatka.gov.ua. Додатково наразі направлено на КМУ проект постанови Кабінету Міністрів який врегульовуватиме питання реалізації експериментального проекту у сфері дії реєстру».
+Разом з тим, Наказ  від 10.04.2024 № 268 «Про введення в дослідну експлуатацію інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» прийнято у квітні 2024 року, тоді як терміном завершення виконання даного заходу Програма визначає січень 2024 року. Крім того, інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам’яток України» наказом введено лише в дослідну (а не постійну (промислову)) експлуатацію.
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Постановою КМУ від 28.01.2026 № 93 "Про реалізацію експериментального проекту щодо запровадження інформаційно-комунікаційної системи обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України”. Система відповідно до пункту 17 порядку містить весь функціонал визначений заходом».
 Варто звернути увагу, що постановою запроваджено інформаційно-комунікаційну систему обліку нерухомих об’єктів культурної спадщини України “Державний реєстр нерухомих пам’яток України” як експериментальний проект, тобто за своєю сутністю зазначена постанова є тимчасовою - на строк дії експериментального проекту, тобто на 2 роки.
-Крім того, МКСК як Головним виконавцем не надано вичерпної інформації про те, чи електронний реєстр об’єктів культурної спадщини реально містить інформацію та функціональні елементи, що передбачаються пунктами 1-5 змісту даного заходу 2.5.2.1.14.
+Крім того, Міністерством культури України не надано вичерпної інформації про те, чи електронний реєстр об’єктів культурної спадщини реально містить інформацію та функціональні елементи, що передбачаються пунктами 1-5 змісту даного заходу 2.5.2.1.14.
 З огляду на зазначене вище, Національне агентство з питань запобігання корупції констатує, що даний захід може бути оцінений як такий, що виконано невчасно та лише частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>