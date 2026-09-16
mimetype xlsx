--- v0 (2026-06-06)
+++ v1 (2026-09-16)
@@ -109,54 +109,54 @@
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України  проекту закону про стимулювання розроблення історико-архітектурного опорного плану (що передбачає внесення змін до Земельного кодексу України, Законів України “Про охорону культурної спадщини”, “Про регулювання містобудівної діяльності”, “Про Державний земельний кадастр”), яким:
 1) запроваджено мораторій на будівництво (зокрема реконструкцію), погодження проектної документації та надання дозволів на проведення земляних та будівельних робіт в історичних ареалах історичних населених місць до затвердження історико-архітектурного опорного плану, який включає правові режими використання історичних ареалів населених місць та межі і режими використання зон охорони об’єктів культурної спадщини, які затверджені в установленому порядку відповідною науково-проектною документацією, а за відсутності затверджених меж історичних ареалів та невинесення їх у натуру — на всій території історичних населених місць;
 2) установлено заборону розроблення, погодження і затвердження проектів землеустрою в історичних населених місцях без затвердженого історико-архітектурного опорного плану, який включає правові режими використання історичних ареалів населених місць та межі і режими використання зон охорони об’єктів культурної спадщини, а також установлено заборону щодо розроблення, погодження і затвердження проектів землеустрою, де не встановлено та не винесено в натуру межі зон охорони об’єктів культурної спадщини — до винесення цих меж у натуру
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за IV квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури України за IV квартал 2025 року як звітний період:
 «В процесі виконання, на етапі консультацій з Мінрозвитку, оскільки процедура розроблення та застосування історико-архітектурних опорних планів у складі Генеральних планів населених пунктів регулюється законом України "Про регулювання містобудівної діяльності" ... При цьому, в межах компетенції опрацьовується текст законопроекту».
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
+У І та ІІ кварталах 2026 року як звітних періодах, Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>