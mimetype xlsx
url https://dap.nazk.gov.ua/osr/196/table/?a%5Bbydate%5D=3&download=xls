--- v0 (2026-06-14)
+++ v1 (2026-08-06)
@@ -114,88 +114,85 @@
 в) невідповідність об’єкта будівництва, що проектується, цільовому призначенню земельної ділянки відповідно до Класифікатора видів цільового призначення земельних ділянок, видів функціонального призначення територій, будівель, споруд та співвідношення між ними, а також правила його застосування із визначенням категорій земель та видів цільового призначення земельних ділянок, які можуть встановлюватися в межах відповідної функціональної зони; 
 г) порушення інших обмежень у використанні земель;
 2) перевищення поверховості об’єкта будівництва;
 3) заниження класу наслідків (відповідальності) об’єкта у проектній документації на будівництво
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>У І кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем було надано наступну інформацію: «Питання, передбачене підпунктом 2.5.3.1.1 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, було врегульовано за пропозиціями Міністерства в законопроєкті «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. № 5655 від 11.06.2021), що прийнятий Верховною Радою України 13.12.2022 та знаходився на підписі Президента України». В даних змінах враховані питання, що визначені підпунктом 2.5.3.1.1, у частині запровадження механізму притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, а також позбавлення їх кваліфікаційних сертифікатів. Зокрема, у зазначеному проєкті закону опрацьовано питання професійної атестації, анулювання кваліфікаційних сертифікатів, повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності».
+    <t>У ІІ кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем було надано наступну інформацію: «Державну антикорупційну програму на 2023–2025 роки затверджено 04.03.2023 року, Мінрозвитку до її затвердження вже було вжито заходів щодо розроблення та супроводження законодавчих змін якими, зокрема, врегульовано дане питання у проєкті Закону України реєстр. № 5655 від 11.06.2021, який 13.12.2022 прийнято Верховною Радою України як Закон України № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності». Зазначеним Законом передбачено врегулювання в тому числі питань, пов’язаних із механізмом притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, професійною атестацією таких виконавців, позбавленням/анулюванням кваліфікаційних сертифікатів, визначенням повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності. Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, зазначений Закон 19.12.2022 направлено на підпис Президенту України та він перебуває у статусі «Передано на підпис Президенту»».
 Водночас Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. номер 5655 від 11.06.2021) перебуває на стадії підписання Президентом України починаючи ще з 19 грудня 2022 року, тобто більше трьох років.
-У звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проекту закону, як це передбачено підпунктом 2.5.3.1.1.
-З огляду на відсутність інформації щодо кроків, спрямованих на розробку проекту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
+У звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проєкту закону, як це передбачено підпунктом 2.5.3.1.1.
+З огляду на відсутність інформації щодо кроків, спрямованих на розробку проєкту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.3.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, яким затверджено перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів, зокрема:
 1) встановлено чіткий, вичерпний та обґрунтований перелік грубих (істотних) порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, мають бути в обов’язковому порядку позбавлені кваліфікаційних сертифікатів, щодо кожного виду виконавців (не менше 200 ключових порушень);
 2) встановлено чіткі строки позбавлення кваліфікаційного сертифіката за кожне грубе порушення
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>У ІІ та ІІІ кварталах 2025 року Міністерство розвитку громад та територій України повідомило: «Виконується. Подальше доопрацювання проекту Закону України “Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального кодексу України щодо посилення відповідальності у сфері містобудівної діяльності” (реєстр. № 5877 від 01.09.2021) можливе після підписання Закону України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Наразі відсутня законодавча підстава для розроблення проєкту зазначеної постанови КМУ».
 У ІV кварталі 2025 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Захід виконано. Питання врегульовано в Законі України "Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності" (реєстровий номер 5655 від 11.06.2021), який 13.12.2022 прийнятий Верховною Радою України та передано на підпис Президенту України».
-У І кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, передбачене підпунктом 2.5.3.1.2 Заходів з виконання Державної антикорупційної програми на 2023–2025 роки, вважаємо виконаним шляхом прийняття постанови Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23 травня 2011 р. № 554, які спрямовані на вдосконалення механізму контролю за діяльністю таких виконавців та реагування на допущені ними порушення.
-[...2 lines deleted...]
-- обов’язок органу архітектурно-будівельного контролю повідомляти Мінрозвитку або відповідну саморегулівну організацію про факт вчинення виконавцем порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлена законодавством, протягом трьох робочих днів з дня встановлення такого факту;
+У ІІ кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, що передбачене даним підпунктом врегульовано в інший спосіб, шляхом прийняття постанови Кабінету Міністрів України від 19.01.2024 № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23.05.2011 № 554, якими удосконалено механізм контролю за діяльністю таких виконавців та реагування на допущені ними порушення. Зокрема, пунктом 17 Порядку № 554 передбачено підстави для прийняття рішення про позбавлення виконавця кваліфікаційного сертифіката, у тому числі у разі встановлення за результатами заходів архітектурно-будівельного контролю факту вчинення виконавцем двох і більше порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством.
 Разом з тим вважаємо, що встановлення окремого чіткого та вичерпного переліку грубих (істотних) порушень у кількісному вираженні, зокрема у форматі «не менше 200 ключових порушень», станом на 2026 рік є недоцільним.
-Це зумовлено тим, що в умовах змін містобудівного законодавства, запроваджених протягом 2023–2025 років, зокрема в частині модернізації Єдиної державної електронної системи у сфері будівництва, усі чинні будівельні норми є обов’язковими до виконання під час проєктування об’єктів будівництва. Крім того, обов’язковому застосуванню підлягають також спеціальні будівельні норми, що встановлюють вимоги до будівель і споруд залежно від їх функціонального призначення. За таких умов визначення фіксованого переліку порушень не може в повному обсязі охопити всі випадки істотного порушення обов’язкових вимог у сфері містобудування».
-Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проекту постанови Кабінету Міністрів України, яким затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
+Така позиція зумовлена тим, що законодавство у сфері містобудівної діяльності та нормування у будівництві вже передбачає обов’язковість дотримання будівельних норм, відповідно до статті 11 Закону України «Про будівельні норми» застосування будівельних норм або їх окремих положень є обов’язковим для всіх суб’єктів містобудування, а будівельні норми встановлюють обов’язкові вимоги, що застосовуються, зокрема, під час проєктування і будівництва. Крім того, у разі якщо будівельні норми містять посилання на національні стандарти, що стосуються вимог до проєктної, науково-проєктної та робочої документації, методів проєктування, процесів виконання будівельних робіт, методів випробувань, конструктивних та інженерних систем, такі стандарти є обов’язковими до застосування».
+Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проєкту постанови Кабінету Міністрів України, якою затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
 Зміни внесені постановою Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681» до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, за своїм змістом не охоплюють підпункти 1-2 заходу 2.5.3.1.2 Програми.
-З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проекту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>