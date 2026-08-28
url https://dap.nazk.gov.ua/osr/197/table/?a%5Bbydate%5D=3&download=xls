--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -110,52 +110,52 @@
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за попередні звітні періоди: «Окремі питання діяльності фондів фінансування будівництва щодо гарантування захисту прав інвесторів врегульовано у Законі України «Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю», а також у підзаконних нормативно-правових актах щодо договірних відносин у сфері будівництва. Наразі вивчається питання доцільності внесення змін на рівні законів або підзаконних актів. Передбачено проведення консультацій з Національною комісією з цінних паперів».
-У ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
-Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проекту закону до Верховної Ради України.
+У ІV кварталі 2025 року, І та ІІ кварталах 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
+Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проєкту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проєкту закону до Верховної Ради України.
 Оскільки Головним виконавцем у звітному періоді не надано інформації щодо розроблення або подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.2.1 Програми, а також з огляду на сплив термінів виконання заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.3.2.2</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту щодо корупційних ризиків, пов’язаних із процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб, зокрема щодо наявності корупційних ризиків у діяльності фондів фінансування будівництва та фондів операцій із нерухомістю</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік