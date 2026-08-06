--- v0 (2026-06-14)
+++ v1 (2026-08-06)
@@ -109,53 +109,53 @@
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо визначення змісту та обсягу повноважень органів архітектурно-будівельного контролю та нагляду, уповноважених органів містобудування та архітектури, яким:
 1) прибрано всі дискреційні повноваження уповноважених органів, зокрема, замість права діяти певним чином передбачено обов’язок вживати заходів у разі порушення законодавства, заходів для зупинення незаконної діяльності та притягнення до відповідальності, при цьому передбачено обов’язок не лише діяти певним чином, прийнявши передбачені законом рішення (приписи, розпорядження, постанови, подання позову тощо) протягом установленого строку, а і передбачено обов’язок здійснювати контроль за виконанням прийнятих рішень/ужитих заходів;
 2) передбачено чіткий перелік документів для надання кожного виду послуги (як для документів дозвільного, так і інформативного та декларативного характеру), перелік можливих дій (реакцій) уповноважених органів у разі отримання заявки (погодження, відмова, на доопрацювання, скасування тощо), чіткий перелік підстав для погодження (реєстрації, видачі дозволу), відмови у видачі документа, повернення на доопрацювання, а також чіткі підстави та порушення для видачі припису або застосування санкцій
 </t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку як головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
-[...1 lines deleted...]
-З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
+    <t>За інформацією, наданою Мінрозвитку як Головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
+Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (далі – Закон № 2851-IX) перебуває на стадії підписання з 19.12.2022. Водночас вимогами Державної антикорупційної програми на 2023–2025 роки (далі – Програма) щодо змісту, способу та строків виконання заходу 2.5.3.4.1 не передбачено такої умови як розроблення відповідного проєкту закону лише після підписання Президентом України Закону № 2851-IX. Відповідно розробка проєкту закону, передбаченого даним заходом, має розпочинатися незалежно від прийняття (підписання Президентом України) Закону № 2851-IX.
+З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>