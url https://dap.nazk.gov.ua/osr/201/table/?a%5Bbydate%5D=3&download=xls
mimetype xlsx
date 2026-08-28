--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -110,54 +110,53 @@
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до деяких законодавчих актів України про врегулювання окремих питань щодо приєднання до інженерних мереж, яким:
 1) запроваджено процедуру “єдиного вікна” під час надання послуг із приєднання до мереж суб’єктів усіх природних монополій (у сфері постачання та розподілу електричної енергії і природного газу, постачання теплової енергії, централізованого постачання гарячої води, централізованого водопостачання та централізованого водовідведення) з метою мінімізації взаємодії замовника та суб’єктів природної монополії; 
 2) встановлено уніфікований порядок приєднання до інженерних мереж та єдині підходи до визначення плати за приєднання (у межах однієї територіальної громади встановлюється єдина ціна за послугу з приєднання до інженерних мереж одного виду);
 3) визначено порядок проведення інвентаризації наявних інженерних мереж, відповідно до якого одночасно з інвентаризацією здійснюється наповнення Містобудівного кадастру на державному рівні для подальшого розроблення та оновлення містобудівної документації;
 4) запроваджено відображення інформації про інженерні мережі у Містобудівному кадастрі на державному рівні, геоінформаційних системах підприємств (крім інформації з обмеженим доступом)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>У ІІІ, ІV кварталах 2025 та І кварталі 2026 року як звітних періодах Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму веб-сайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва.
-Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
+    <t>У ІІІ, ІV кварталах 2025, а також І та ІІ кварталах 2026 року як звітних періодах, Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму вебсайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва. Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
 Національне агентство проаналізувало положення Закону № 4213-IX та встановило, що вони належним чином охоплюють вимоги, визначені підпунктом 4 змісту заходу 2.5.3.6.2 Програми. 
-З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
+З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>