--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -200,146 +200,150 @@
   <si>
     <t>За інформацією Держгеокадастру: "Технічне завдання на створення геоінформаційної системи масової оцінки підготовлене Держгеокадастром спільно з Державним підприємством «Центр державного земельного кадастру», з описом системи та враховуючи налаштування програмного забезпечення Державного земельного кадастру, підготовлено та надіслано на погодження до Мінагрополітики листом Держгеокадастру від 16.10.2024 № 5-28-0.222-10669/2-24.
 Міністерство аграрної політики та продовольства листом від 21.10.2024 № 21-6010-05.1/27057 повідомило про відсутність зауважень до зазначеного технічного завдання".
 З огляду на викладене, зазначений захід є виконаним повністю, проте невчасно.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.5.5.1.4</t>
   </si>
   <si>
     <t>Забезпечення розробки програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру</t>
   </si>
   <si>
     <t>14.06.2024</t>
   </si>
   <si>
     <t>14.10.2024</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "Держгеокадастром та ДП «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру з урахуванням розробленого технічного завдання. Доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру та доступний у розділі «Е-послуги», підрозділі «Електронні сервіси» - «Електронні послуги, доступні після авторизації в особистому електронному кабінеті»".
-З огляду на викладене, захід є виконаним повністю.</t>
+З огляду на викладене, захід є виконаним повністю.
+Також під час звітування за ІІ квартал 2026 року Мінекономіки повідомило: "Оновлена версія геоінформаційної системи масової оцінки земель за результатами доопрацювання відповідно до пропозицій Світового банку (застосування регресійної моделі до оцінки земель сільськогосподарського призначення) представлена на Е-сервісах Держгеокадастру (https://e.land.gov.ua/services).
+Результати відповідних розрахунків разом з методикою проведення регресійного аналізу опубліковані на офіційному вебсайті Держгеокадастру у розділі «Моніторинг земельних відносин» 31.03.2025 відповідно до наказу Держгеокадастру від 31.03.2025 № 121 (https://land.gov.ua/index.php/monitorynh-zemelnykh-vidnosyn/)."</t>
   </si>
   <si>
     <t>2.5.5.1.5</t>
   </si>
   <si>
     <t>Забезпечення введення у дослідну експлуатацію геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру</t>
   </si>
   <si>
     <t>14.11.2024</t>
   </si>
   <si>
     <t>14.01.2025</t>
   </si>
   <si>
     <t>систему в дослідну експлуатацію введено</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "ДП «Центр ДЗК» здійснено налаштування програмного забезпечення геоінформаційної системи масової оцінки земель (на основі технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру) та розпочато дослідну експлуатацію такої системи.
 Відповідно до пунктів 13 - 15 Порядку реалізації пілотного проекту щодо проведення масової оцінки земель технологічні та програмні засоби, необхідні для оприлюднення результатів масової оцінки земель, мають цілодобово забезпечувати користувачам можливість перегляду, копіювання та роздрукування результатів масової оцінки земель.
 Пошук, перегляд, копіювання та роздрукування результатів масової оцінки земель, оприлюднених на офіційному веб-сайті Держгеокадастру, здійснюються безоплатно.
 Доступ до результатів масової оцінки земель має необмежене коло осіб.
 Доступ до геоінформаційної системи масової оцінки земель через електронний кабінет надається користувачу з метою самостійного перегляду та завантаження результатів геоінформаційної системи масової оцінки земель.
 Такий доступ вже реалізований через електронний кабінет на Е-послугах Держгеокадастру та доступний у розділі «Е-послуги», підрозділі «Електронні сервіси» - «Електронні послуги, доступні після авторизації в особистому електронному кабінеті».
 Після авторизації будь-який користувач зможе за кадастровим номером отримати значення масової оцінки земельної ділянки.
 Також на офіційному веб-сайті Держгеокадастру у розділі "Земельний моніторинг" розміщені інформація про реалізацію пілотного проекту та отримані показники масової оцінки земельних ділянок."
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.5.5.1.6</t>
   </si>
   <si>
     <t>Забезпечення введення у промислову експлуатацію геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру</t>
   </si>
   <si>
     <t>14.02.2025</t>
   </si>
   <si>
     <t>14.03.2025</t>
   </si>
   <si>
     <t>систему у промислову експлуатацію введено</t>
   </si>
   <si>
     <t>За повідомленням Мінагрополітики: "Держгеокадастром та ДП «Центр ДЗК» налаштовано програмне забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру для забезпечення промислової експлуатації системи.
 Оновлена версія геоінформаційної системи масової оцінки земель за результатами доопрацювання відповідно до пропозицій Світового банку (застосування регресійної моделі до оцінки земель сільськогосподарського призначення) представлена на Е-сервісах Держгеокадастру.
 Результати відповідних розрахунків разом з методикою проведення регресійного аналізу опубліковані на офіційному вебсайті Держгеокадастру у розділі «Моніторинг земельних відносин» 31.03.2025 відповідно до наказу Держгеокадастру від 31.03.2025 № 121".
-Таким чином, варто констатувати, що зазначений захід є виконаним вчасно та повністю.</t>
+Таким чином, варто констатувати, що зазначений захід є виконаним невчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.5.1.7</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка звіту про результати реалізації пілотного проекту щодо проведення масової оцінки земель </t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>подано звіт до Кабінету Міністрів України</t>
   </si>
   <si>
     <t>Міністерством аграрної політики та продовольства України листом від 20.06.2025 №21-6010-02/12834 надано Кабінету Міністрів України звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель (лист та додаток до нього (звіт) у джерелах).
 Враховуючи те, що строком виконання заходу визначено 31 травня 2025 року, захід можна вважати виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.5.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про оцінку земель” з урахуванням результатів реалізації пілотного проекту щодо проведення масової оцінки земель, яким:
 1) запроваджено такий вид оцінки земель, як масова оцінка;
 2) встановлено обов’язок проведення оновлення масової оцінки земель не рідше одного разу на два роки;
 3) передбачено обов’язок надання заінтересованим особам відомостей щодо масової оцінки земель та визначених на їх базі земельного податку та/або орендної плати за земельні ділянки державної та комунальної форми власності
 </t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>подано до Верховної Ради України проект закону</t>
   </si>
   <si>
     <t>Під час інформування за ІІ квартал 2025 року Міністерство аграрної політики та продовольства України повідомило, що спосіб виконання заходу 2.5.5.1.8 можливо визначити після розгляду Кабінетом Міністрів України звіту про реалізацію пілотного проекту щодо проведення масової оцінки земель (захід 2.5.5.1.7) та прийняття відповідного рішення за результатами розгляду.
 Під час інформування за ІІІ квартал 2025 року Міністерство економіки, довкілля та сільського господарства України додаткових відомостей щодо виконання заходу не повідомило.
 Під час інформування за ІV квартал 2025 року Міністерство економіки, довкілля та сільського господарства України повідомило, що: "Відповідно до витягу з протоколу № 71 засідання Кабінету Міністрів України від 14 липня 2025 року звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель прийнято до відома. Також протоколом передбачено у разі необхідності підготувати проект акту щодо продовження пілотного проекту.
 Звіт про реалізацію пілотного проекту щодо проведення масової оцінки земель містить аналіз створеної геоінформаційної системи масової оцінки земель та результатів її роботи.
 Створена в ході реалізації пілотного проекту геоінформаційна система масової оцінки земель у складі Державного земельного кадастру заснована на ринкових даних щодо транзакцій із земельними ділянками та наразі функціонує.
 Проте ситуація із ціноутворенням на ринку земель часто є викривленою внаслідок дії на території України воєнного стану та ведення бойових дій, що призводить до зменшення кількості транзакцій із земельними ділянками (що є головними вихідними даними для роботи системи) і, як наслідок, до спотворення показників масової оцінки земель.
 Наявні випадки, коли транзакції за більшістю видів цільового призначення та певними категоріями земель здійснюються поодиноко або взагалі не здійснюються.
 На сьогодні зазначені чинники справляють негативний вплив на достовірність розрахованих показників масової оцінки земель, що у свою чергу негативно позначиться на системі оподаткування платою за землю в цілому при використанні масової оцінки земель як бази оподаткування.
 Продовження строку реалізації пілотного проекту дозволить як збільшити кількість вихідних даних для роботи системи масової оцінки земель, так і дасть можливість вдосконалити математико-статистичні моделі розрахунків для підвищення якості отриманих результатів.
 Наразі здійснюється підготовка проектів нормативно-правових актів щодо продовження реалізації пілотного проекту щодо проведення масової оцінки земель щонайменше на два роки."
-Водночас враховуючи те, що показником виконання заходу визначено подання до Верховної Ради України проект закону, а також те, що строк виконання заходу настав 30 червня 2025 року, захід не можна вважати виконаним.</t>
+Під час інформування за І квартал 2026 року Міністерство економіки, довкілля та сільського господарства України не надало додаткових відомостей щодо виконання заходу.
+Під час інформування за ІІ квартал 2026 року Міністерство економіки, довкілля та сільського господарства України повідомило: "Наразі проводиться робота щодо забезпечення продовження реалізації пілотного проекту щодо проведення масової оцінки земель щонайменше на два роки. Продовження строку реалізації пілотного проекту дозволить як збільшити кількість вихідних даних для роботи системи масової оцінки земель, так і дасть можливість вдосконалити математико-статистичні моделі розрахунків для підвищення якості отриманих результатів. Зокрема, заходи щодо продовження реалізації пілотного проекту передбачені проектом Антикорупційної стратегії на 2026–2030 роки".
+Враховуючи те, що показником виконання заходу визначено подання до Верховної Ради України проект закону, а також те, що строк виконання заходу настав 30 червня 2025 року, захід не можна вважати виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>