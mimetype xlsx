--- v0 (2026-06-12)
+++ v1 (2026-10-14)
@@ -118,52 +118,52 @@
     <t>01.06.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>НАЗК розробило відповідний законопроект і надіслало його на погодження до Мінекономіки, Мінцифри, Мінфіну. Під час процедури погодження отримано зауваження від Мінфіну та Мінекономіки. 
 Також в межах проведення правової експертизи Мін’юст висловив зауваження до законопроекту.
 У зв'язку з цим НАЗК 17.05.2024 організувало узгоджувальну нараду, у якій взяли участь представники Мін'юсту, Мінфіну та Мінекономіки.
 За результатами наради законопроект доопрацьовано та подано КМУ (лист від 19.06.2024 № 10-03/44565-24).
 10.10.2024 відповідно до рішення Урядового комітету зазначений законопроект був повернутий НАЗК на доопрацювання.
 НАЗК на виконання вказаного рішення Урядового комітету листами від 22.11.2024 № 10-03/88712-24 та від 25.11.2024 № 10-03/89355-24 подало на розгляд КМУ проекти Законів України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» та «Про внесення змін до Закону України «Про правотворчу діяльність» щодо планування правотворчої діяльності».
 Відповідно до витягу з протоколу № 38 засідання КМУ від 04.04.2025 проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» повернуто для його додаткового опрацювання, оцінки актуальності, внесення змін з урахуванням положень вже прийнятих нормативно-правових актів. На виконання рішення Уряду НАЗК повторно подало на розгляд КМУ проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» (лист від 27.06.2025 № 10-03/56469-25). Зазначені проекти Законів України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату КМУ від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>