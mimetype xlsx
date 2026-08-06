--- v0 (2026-06-14)
+++ v1 (2026-08-06)
@@ -133,51 +133,51 @@
   <si>
     <t>За попередніми повідомленнями Мінрозвитку: "Вивчається питання визначення оптимального законодавчого механізму врегулювання визначення граничної площі земельних ділянок державної та комунальної власності, на яких розташовані об’єкти нерухомого майна (будівлі, споруди), що перебувають у власності фізичних або юридичних осіб, для їх продажу, передачі в користування поза конкурентними засадами".
 Під час інформування за ІIІ квартал 2025 року Мінрозвитку повідомило, що у Верховні Раді України зареєстровано проєкт Закону України «Про внесення змін до деяких законодавчих актів України щодо забезпечення прозорого та ефективного розпорядження об'єктами державної та комунальної власності для цілей інвестиційної діяльності» (реєстр. № 14039 від 15.09.2025), поданий народними депутатами України Мовчаном О. В. та іншими.
 Законопроектом передбачається, зокрема, внесення змін до ч. 11 ст. 120 Земельного кодексу України: якщо об’єкт нерухомого майна (жилий будинок (крім багатоквартирного), інша будівля або споруда), об’єкт незавершеного будівництва розміщений на земельній ділянці державної або комунальної власності, що не перебуває у користуванні, набувач такого об’єкта нерухомого майна, об’єкта незавершеного будівництва зобов’язаний протягом 30 днів з дня державної реєстрації права власності на такий об’єкт звернутися до відповідного органу виконавчої влади або органу місцевого самоврядування із заявою про передачу йому у власність або користування земельної ділянки, на якій розміщений такий об’єкт, що належить йому на праві власності, у порядку, передбаченому статтями 118, 123 або 128 цього Кодексу, за умови, що її розмір не перевищує максимального розміру земельної ділянки, необхідної для обслуговування такого об'єкта, крім випадку, передбаченого абзацом четвертим цієї частини. Набувач об'єкта нерухомого майна, об'єкта незавершеного будівництва, зазначених в абзаці першому цієї частини, може набути земельну ділянку, на якій розміщений такий об’єкт, незалежно від її розміру, у власність або користування на конкурентних засадах (земельних торгах у формі електронного аукціону) у порядку, встановленому главою 21 цього Кодексу.
 Водночас у законопроекті зазначається, що визначення максимального розміру земельної ділянки, необхідної для обслуговування об'єкта нерухомого майна або об'єкта незавершеного будівництва у випадках, визначених ч. 11 cт. 120 Земельного кодексу України, здійснюється за методикою, затвердженою Кабінетом Міністрів України. Станом на ІV квартал 2025 року така методика не розроблена. З огляду на це, а також те, що строком виконання заходу визначено 31 грудня 2025 року, захід можна вважати виконаним вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.7.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Моніторинг проектів законів, які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану
 </t>
   </si>
   <si>
     <t>моніторинг проводиться</t>
   </si>
   <si>
     <t>За повідомленнями Мінекономіки: "За результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".
 Зважаючи на наведене, захід можна вважати виконаним вчасно та повністю.
-Принагідно зазначаємо, що під час інформування за І квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".</t>
+Принагідно зазначаємо, що під час інформування за ІІ квартал 2026 року Мінекономіки повідомило, що "за результатами проведеного моніторингу не виявлено проектів законів які передбачають внесення змін до Земельного кодексу України щодо механізмів продажу земельних ділянок державної та комунальної форми власності або прав на них через електронні аукціони, зокрема в умовах воєнного стану".</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>