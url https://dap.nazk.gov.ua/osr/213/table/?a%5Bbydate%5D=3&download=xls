--- v0 (2026-06-06)
+++ v1 (2026-09-17)
@@ -180,465 +180,482 @@
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.1.2 Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктур України повідомлено, що: "відповідно до постанови Кабінету Міністрів України від 10.09.2025 № 1151 «Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867» наказом Агентства відновлення від 14.10.2025 № Н-487 було скасовано наказ від 24.08.2023 № 355 та затверджено Порядок організації в Державному агентстві відновлення та розвитку інфраструктури України оприлюднення публічної інформації у формі відкритих даних, розпорядником якої є Державне агентство відновлення та розвитку інфраструктури України та Перелік наборів даних, які підлягають оприлюдненню у формі відкритих даних, розпорядником яких є Державне агентство відновлення та розвитку інфраструктури України". З огляду на надану звітну інформацію, констатуємо, що у межах звітного періоду Агентством відновлення забезпечено розробку та прийняття наказу " Про організацію в Державному агентстві відновлення та розвитку інфраструктури України роботи щодо оприлюднення публічної інформації у формі відкритих даних" № Н-487 від 14.10.2025, що визначив перелік наборів даних, що підлягають оприлюдненню у формі відкритих даних. Відзначимо, що вказані переліки наборів даних корелюються із тим переліком, що визначений постановою Кабінету Міністрів України "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" № 835 від 21.10.2015. Крім того, розроблений наказ Агентства відновлення визначив структурний підрозділ, що є відповідальним за створення та оновлення відповідного набору даних, а також період оновлення відповідних наборів даних, щодо кожного із них. У межах звітного періоду, Агентством відновлення забезпечено оновлення відповідних наборів даних на Єдиному державному веб-порталі відкритих даних. Однак, не забезпечено створення на зазначеному порталі такого набору даних, як: "перелік автомобільних доріг загального користування державного значення". З огляду на, що можемо констатувати лише частковість виконання вказаного заходу.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.5.10.1.3 (25)</t>
   </si>
   <si>
     <t>Виконання Агентством відновлення та обласними держадміністраціями у повному обсязі вимог наказу, зазначеного у підпункті 2.5.10.1.2, та забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Хмельницька обласна державна адміністрація</t>
   </si>
   <si>
     <t>на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (25) Державної антикорупційної програми на 2023-2025 роки, Хмельницькою обласною державною адміністрацією повідомлено, що: "На лист № 101/19-12-168/2025 від 07.01.2025 року щодо оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS, повідомляємо наступне.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (25) Державної антикорупційної програми на 2023-2025 роки, Хмельницькою обласною державною адміністрацією повідомлено, що: "Щодо виконання заходу, передбаченого п.п. 2.5.10.1.3 Додатка 1 до Антикорупційної програми обласної військової адміністрації на 2024-2026 роки та з метою інформування Сектору з питань запобігання та виявлення корупції обласної державної адміністрації про стан виконання заходів, визначених в Антикорупційній програмі за 1 півріччя 2026 року та щодо оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS, повідомляємо наступне.
 Державним бюджетом України на 2026 рік не передбачено виділення коштів на субвенцію з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах Хмельницької області на 2026 рік. 
-У зв’язку з вищевикладеним, повідомляємо, що у І кварталі 2026 року державна установа «Служба місцевих доріг Хмельниччини» не здійснювала закупівлі робіт та послуг з капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, а відтак відсутня інформація та підстави для оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
+У зв’язку з вищевикладеним, повідомляємо, що у 1 півріччі 2026 року державна установа «Служба місцевих доріг Хмельниччини» не здійснювала закупівлі робіт та послуг з капітального та поточного ремонтів автомобільних доріг загального користування місцевого значення, а відтак відсутня інформація та підстави для оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
 2. Водночас вчергове звертаємо увагу на те, що постановою Кабінету Міністрів України від 21.10.2015 р. № 835, вичерпно відображається перелік наборів відкритих даних, що мають оприлюднюватися обласними державними адміністраціями. Разом із тим, всупереч вимогам зазначеної постанови, оприлюднення відповідних наборів даних Хмельницькою обласною державною адміністрацією не здійснюється. З огляду на це, констатуємо, що захід є невиконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.5.10.1.3 (1)</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (1) Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: «інформація публікується відповідно до наказу Державного агентства відновлення та розвитку інфраструктури України від 14.10.2025 № Н-487 «Про організацію в Державному агентстві відновлення та розвитку інфраструктури України роботи щодо оприлюднення публічної інформації у формі відкритих даних».
 2. З аналізу Єдиного державного веб-порталу відкритих даних, зокрема у розрізі вимог вищезазначеного наказу та постанови Кабінету Міністрів України № 835, Агентством відновлення забезпечено оприлюднення та оновлення таких наборів даних:
 - інформація Агентства відновлення про виконання робіт з нового будівництва, реконструкції та капітального ремонту автомобільних доріг загального користування державного значення за відповідний рік (востаннє оновлено 20 січня 2026 року);
 - просторові координати автомобільних доріг загального користування державного значення (востаннє оновлено 22 жовтня 2025 року);
 - довідка про фінансування дорожньої галузі на поточну дату (востаннє оновлено 22 липня 2025 року);
 - протоколи засідань технічної ради Агентства відновлення (з фіксацією поіменного голосування) (востаннє оновлено 23 липня 2025 року);
 - інформація про хід ліквідації ямковості на міжнародних, національних та регіональних автомобільних дорогах державного значення (востаннє оновлено 21 січня 2026 року);
 - висновки державної будівельної експертизи щодо проектної документації об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення (щодо кожного об’єкта після отримання такого висновку) (востаннє оновлено 02 лютого 2026 року);
 - звіти про врахування замовниками рекомендацій CoST під час будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення (востаннє оновлено 20 січня 2026 року);
 - розподіл коштів на експлуатаційне утримання автомобільних доріг загального користування державного значення між службами автомобільних доріг в областях (востаннє оновлено 22 липня 2025 року);
 - звіт про виконання щорічного фінансового плану ПАТ “ДАК “Автомобільні дороги України” (востаннє оновлено 22 жовтня 2025 року);
 - інформація про аварійно-небезпечні ділянки та місця (ділянки) концентрації дорожньо-транспортних пригод на автомобільних дорогах загального користування державного значення (востаннє оновлено 20 січня 2026 року);
 - дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення відповідно до стандарту OC4IDS (востаннє оновлено 22 липня 2025 року).
 Водночас Агентством відновлення не забезпечено оприлюднення такого набору відкритих даних, як: "перелік автомобільних доріг загального користування державного значення".
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.06.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IV квартал 2025 року заходу 2.5.10.1.3 (1) Програми присвоєно статус «виконано частково».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (24)</t>
   </si>
   <si>
     <t>Чернігівська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (24) Державної антикорупційної програми на 2023-2025 роки Чернігівською обласною державною адміністрацією повідомлено, що: "На виконання заходу передбаченого п. 2.5.10.1.3.(24) Державної антикорупційної програми на 2023 – 2025 роки Чернігівською обласною державною адміністрацією повідомляємо, що на виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Чернігівської обласної військової адміністрації від 29.12.2023 № 900 «Про оприлюднення наборів даних у формі відкритих даних», Державним підприємством «Агентство місцевих доріг Чернігівської області» надано інформацію для оприлюднення Чернігівською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних, наступні набори даних, станом на  24 березня 2026 року.
-[...4 lines deleted...]
-Оскільки за результатами проведеного трискладового тесту інформація яка міститься в наборі даних «Схеми планування територій областей» містить інформацію з обмеженим доступом, обласна державна адміністрація відповідно до вимог ст. 6 Закону України «Про доступ до публічної інформації» обмежує доступ до інформації, що міститься у цьому наборі даних. З огляду на інтереси національної безпеки та територіальної цілісності України, розголошення такої інформації може завдати істотної шкоди цим інтересам, шкода від оприлюднення такої інформації переважає суспільний інтерес в її отриманні.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (24) Державної антикорупційної програми на 2023-2025 роки Чернігівською обласною державною адміністрацією повідомлено, що:
+1) на виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Чернігівської обласної військової адміністрації від 29.12.2023 № 900 «Про оприлюднення наборів даних у формі відкритих даних», Державним підприємством «Агентство місцевих доріг Чернігівської області» надано інформацію для оприлюднення Чернігівською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних, наступні набори даних, станом на 24 березня 2026 року:
+- перелік автомобільних доріг загального користування місцевого значення Чернігівської області;
+- перелік об'єктів будівництва, реконструкції, капітального та поточного середнього ремонту автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах за рахунок залишків субвенції минулих років з державного бюджету місцевим бюджетам у 2026 році (перелік затверджений розпорядженням начальника Чернігівської обласної військової адміністрації від 09 лютого 2026 року №263);
+2) дані опубліковані на Єдиному державному веб-порталі відкритих даних та відповідають вимогам розпорядження начальника Чернігівської обласної державної адміністрації від 29.12.2023 № 900, захід можна вважати розпочатим;
+3) за результатами проведеного трискладового тесту, інформація, яка міститься в наборі даних «Схеми планування територій областей» містить інформацію з обмеженим доступом, обласна державна адміністрація відповідно до вимог ст. 6 Закону України «Про доступ до публічної інформації» обмежує доступ до інформації, що міститься у цьому наборі даних;
+4) з огляду на інтереси національної безпеки та територіальної цілісності України, розголошення такої інформації може завдати істотної шкоди цим інтересам, шкода від оприлюднення такої інформації переважає суспільний інтерес в її отриманні.
 2. З аналізу Єдиного державного веб-порталу відкритих даних встановлено, що Чернігівською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (перелік даних оновлено 27 березня 2026 року);
 - перелік автомобільних доріг загального користування місцевого значення Чернігівської області (перелік даних оновлено 27 березня 2026 року).
 3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "схеми планування територій областей", а також "дані про виконані роботи з нанесення дорожньої розмітки".
 4. З огляду на вищевказану інформацію, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (23)</t>
   </si>
   <si>
     <t>Чернівецька обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (23) Державної антикорупційної програми на 2023-2025 роки, Чернівецькою обласною державною адміністрацією повідомлено, що: "На виконання розпорядження обласної державної адміністрації (обласної військової адміністрації) від 03.04.2023 р. № 214-р «Про затвердження антикорупційної програми Чернівецької обласної державної адміністрації на 2023-2025 роки» повідомляємо, що відповідно до наказу Державного агентства відновлення та розвитку інфраструктури України від 19.07.2023 р.№ 307 «Про затвердження Антикорупційної програми Державного агентства відновлення та розвитку інфраструктури України на 2023-2025 роки», яким врегульовано питання про оприлюднення публічної інформації у формі відкритих даних на Єдиному державному веб-порталі відкритих даних, публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS".
 2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Чернівецькою обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
-- перелік автомобільних доріг загального користування місцевого значення (набір даних оновлений 22 квітня 2025 року);
+- перелік автомобільних доріг загального користування місцевого значення (набір даних оновлений 07 липня 2026 року);
 - схеми планування територій (набір даних оновлений 19 вересня 2024 року).
 3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard", а також "дані про виконані роботи з нанесення дорожньої розмітки".
 4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (22)</t>
   </si>
   <si>
     <t>Черкаська  обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (22) Державної антикорупційної програми на 2023-2025 роки, Черкаською обласною державною адміністрацією повідомлено, що: "Черкаською обласною державною адміністрацією на Єдиному державному веб-порталі відкритих даних завантажено набори даних згідно Положення про набори даних, які підлягають оприлюднення у формі відкритих даних, затвердженого Постановою Кабінету Міністрів України від 21.10.2015 № 835, а саме: Схеми планування територій областей (для облдержадміністрацій), дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій), дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій), перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій), перелік баз для стоянки маломірних (малих) суден (скрін з сайту про підтвердження завантаження додається), модератори обробляють набори даних в хронологічному порядку".
-2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+    <t>1. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-4. Таким чином, констатуємо, що захід є невиконаним за результатами моніторингу за I квартал 2026 року з огляду на недосягнення показника виконання даного заходу.</t>
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Черкаською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як схеми планування території області (набір даних оновлений 01 липня 2026 року).
+3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
+- дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
+- дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
+- перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (21)</t>
   </si>
   <si>
     <t xml:space="preserve">Виконання Агентством відновлення та обласними держадміністраціями у повному обсязі вимог наказу, зазначеного у підпункті 2.5.10.1.2, та забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS
 </t>
   </si>
   <si>
     <t>Херсонська  обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (21) Державної антикорупційної програми на 2023-2025 роки, Херсонською обласною державною адміністрацією повідомлено, що: "З метою виконання Заходу, передбаченого пунктом 2.7 Програми та пунктом 2.5.10.1.3. Державної антикорупційної програми на 2023 – 2025 роки, надається на погодження Державному агентству відновлення та розвитку інфраструктури України перелік автомобільних доріг (окремих ділянок автомобільних доріг) загального користування місцевого значення, що мають стратегічне значення, з метою відновлення дорожнього одягу та зношеного полотна, у межах встановлених бюджетних призначень на відповідний рік. 
 Так, з метою забезпечення на деокупованій правобережній частині Херсонської області ремонту стратегічних автомобільних доріг, у тому числі доріг, які використовуються як евакуаційний маршрут для більш безпечного переміщення військових та гуманітарних вантажів, евакуації поранених військовослужбовців і цивільних осіб Херсонська обласна державна адміністрація листом від 05 березня 2026 року № 01-01-30-2835/0/26/47 надала Державному агентству відновлення та розвитку інфраструктури України пропозиції до переліку автомобільних доріг загального користування місцевого значення Херсонської області, які використовуються для потреб обороноздатності держави. 
 Відповідно погодженого переліку Державному агентству відновлення та розвитку інфраструктури України надається  щомісячна, щоквартальна та щорічна звітність щодо обсягів виконання та фінансування робіт. 
 На сьогоднішній день оприлюднення публічної інформації у формі відкритих даних на Єдиному державному вебпорталі відкритих даних для Херсонської обласної державної (військової) адміністрації неможливе, оскільки Міністерство цифрової трансформації України (лист від 09 серпня 2022 року № 1/06-2-6620) як держатель Єдиного державного вебпорталу відкритих даних, враховуючи Указ Президента України від 24 лютого 2022 року № 64/2022 «Про введення воєнного стану в Україні», тимчасово вилучило з публічного доступу набори даних розпорядників із Херсонської, Миколаївської, Запорізької, Донецької, Луганської, та Харківської областей". 
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Таким чином, констатуємо, що захід є невиконаним за результатами моніторингу за I квартал 2026 року з огляду на недосягнення показника виконання даного заходу.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (20)</t>
   </si>
   <si>
     <t>Харківська  обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (20) Державної антикорупційної програми на 2023-2025 роки Харківською обласною державною адміністрацією повідомлено, що: "Департаментом капітального будівництва Харківської обласної військової адміністрації в межах компетенції забезпечується оприлюднення відкритих даних на офіційному веб-порталі Харківської обласної військової адміністрації".
 2. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (19)</t>
   </si>
   <si>
     <t>Тернопільська  обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (19) Державної антикорупційної програми на 2023-2025 роки, з аналізу Єдиного державного веб-порталу відкритих даних можемо встановити, що Тернопільською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних як:
-1) схеми планування територій областей (оновлено 18 серпня 2025 року);
-[...1 lines deleted...]
-3) перелік автомобільних доріг загального користування місцевого значення Тернопільської області (оновлено 08 квітня 2026 року).
+1) схеми планування територій областей (оновлено 11 березня 2026 року);
+2) дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування державного значення відповідно до стандарту (оновлено 06 серпня 2026 року);
+3) перелік автомобільних доріг загального користування місцевого значення Тернопільської області (оновлено 06 серпня 2026 року).
 2. Окрім того, звергаємо увагу на те, що відповідно до постанови Кабінету Міністрів України "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" від 21.10.2015 № 835, у формі відкритих даних підлягає також оприлюднення інформація про дані про виконанні роботи з нанесення дорожньої розмітки.
-3. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за I квартал 2026 року.</t>
+3. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (18)</t>
   </si>
   <si>
     <t>Сумська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (18) Державної антикорупційної програми на 2023-2025 роки, Сумською обласною державною адміністрацією повідомлено, що: "Станом на 14.04.2026 Сумською обласною державною адміністрацією – обласною військовою адміністрацією, як виконавцем Державної антикорупційної програми та належним розпорядником інформації, забезпечено оприлюднення та оновлення наборів даних на Єдиному державному веб-порталі відкритих даних, зокрема:
-[...4 lines deleted...]
-Додатково слід зазначити, що схеми планування території на регіональному рівні – планувальна документація, яка розробляється у розвиток Генеральної схеми планування території України. Враховуючи відсутність оновленої Генеральної схеми планування території України розроблення нової схеми планування території Сумської області є передчасним та таким, що не відповідатиме вимогам законодавства України".
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (18) Державної антикорупційної програми на 2023-2025 роки, Сумською обласною державною адміністрацією повідомлено, що: "Станом на 07.07.2026 Сумською обласною державною адміністрацією – обласною військовою адміністрацією, як виконавцем Державної антикорупційної програми та належним розпорядником інформації, забезпечено оприлюднення та оновлення наборів даних на Єдиному державному веб-порталі відкритих даних, зокрема:
+1) дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення, доступні за посиланням: https://data.gov.ua/dataset/44124fee-47e5-4a9f-b706-4913881d333b
+2)  дані про виконані роботи з нанесення дорожньої розмітки, доступні за посиланням: https://data.gov.ua/dataset/c070fdd0-6fa9-4853-bc94-3326b7519bd4
+3) схема планування території Сумської області, доступна за посиланням:
+https://data.gov.ua/dataset/8ab492fb-3a6a-4336-bdca-5a3a63b83048
+4) перелік автомобільних доріг загального користування місцевого значення доступний за посиланням: https://data.gov.ua/dataset/49e79c0c-e820-4012-a757-aa43ded33404
+Додатково слід зазначити, що схеми планування території на регіональному рівні – планувальна документація, яка розробляється у розвиток Генеральної схеми планування території України. Враховуючи відсутність оновленої Генеральної схеми планування території України розроблення нової схеми планування території Сумської області є передчасним та таким, що не відповідатиме вимогам законодавства України."
 2.  З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Сумською обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
 1) перелік автомобільних доріг загального користування місцевого значення (оновлено 07 травня 2026 року);
-2) дані, щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 10 квітня 2026 року);
-[...2 lines deleted...]
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3 (18)  Програми присвоєно статус «виконано невчасно та повністю».</t>
+2) дані, щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 06 липня 2026 року);
+3) дані про виконані роботи з нанесення дорожньої розмітки (оновлено 06 липня 2026 року);
+4) схема планування території Сумської області доступна за посиланням (оновлено 21 лютого 2021 року).
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3 (18)  Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.5.10.1.3 (17)</t>
   </si>
   <si>
     <t>Рівненська обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Рівненською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як:
 - схема планування території Рівненської області (набір даних оновлений 04 травня 2026 року).
-2.Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
+2. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: 
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (16)</t>
   </si>
   <si>
     <t>Полтавська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми на 2023-2025 роки, Полтавською обласною державною адміністрацією повідомлено, що: "відповідно до Закону України «Про доступ до публічної інформації», постанови Кабінету Міністрів України від 21.10.2015 № 835, розпорядження Полтавської обласної військової (державної) адміністрації від 20.11.2024 № 708 «Про оприлюднення наборів даних обласної державної (військової) адміністрації у формі відкритих даних» на порталі https://data.gov.ua запропоновано набір Дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Полтавської області відповідно до стандарту OC4IDS-Open Contracting for Infrastructure Data Standard» (на розгляді модератора порталу)".
-[...2 lines deleted...]
-3. Таким чином, з огляду на не забезпечення створення  та оновлення відповідних наборів відкритих даних , визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми на 2023-2025 роки, Полтавською обласною державною адміністрацією повідомлено, що: "відповідно до Закону України «Про доступ до публічної інформації», постанови Кабінету Міністрів України від 21.10.2015 № 835, розпорядження Полтавської обласної військової (державної) адміністрації від 20.11.2024 № 708 «Про оприлюднення наборів даних обласної державної (військової) адміністрації у формі відкритих даних» на порталі https://data.gov.ua створено набір Дані щодо об'єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Полтавської області відповідно до стандарту OC4IDS-Open Contracting for Infrastructure Data Standard».
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Полтавською обласною державною адміністрацією забезпечується оприлюднення такого набору відкритих даних, як: перелік автомобільних доріг загального користування місцевого значення Полтавської області (оновлений 21 лютого 2026 року). 
+3. Водночас, відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 та у межах виконання заходу передбаченого п. 2.5.10.1.3. (16) Державної антикорупційної програми підлягають опублікуванню також наступні набори відкритих даних: схеми планування територій областей (для облдержадміністрацій); дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard (для облдержадміністрацій), дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій). 
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (15)</t>
   </si>
   <si>
     <t>Одеська обласна державна адміністрація</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 </t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (15) Державної антикорупційної програми на 2023-2025 роки, Одеською обласною державною адміністрацією повідомлено, що: "виконання заходу розпочато. Набори даних оприлюднено на Єдиному державному вебпорталі відкритих даних". Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних вдалося встановити, що Одеською обласною державною адміністрацією протягом звітного періоду не забезпечено оприлюднення, зокрема таких наборів даних, як:
-[...6 lines deleted...]
-2. Таким чином, з огляду на не забезпечення створення  відповідних наборів відкритих даних , визначених постановою Кабінету Міністрів України № 835, на Єдиному державному веб-порталі відкритих даних, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (15) Державної антикорупційної програми на 2023-2025 роки, Одеською обласною державною адміністрацією повідомлено, що набір даних "Дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (для облдержадміністрацій)" з 22.07.2025 року знаходиться на модерації.
+2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що у межах звітного періоду Одеською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як схеми планування територій областей (набір даних оновлений 03 серпня 2026 року).
+3. Разом із тим, також звертаємо увагу на необхідність забезпечення оприлюднення й інших наборів відкритих даних, що визначені постановою Кабінету Міністрів України № 835 від 21.10.2015 року, а саме: "дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS - Open Contracting for Infrastructure Data Standard", "дані про виконані роботи з нанесення дорожньої розмітки", а також "перелік автомобільних доріг загального користування місцевого значення".
+4. З огляду на вищевказану інформацію, захід має статус "виконано частково".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (14)</t>
   </si>
   <si>
     <t>Миколаївська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (14) Державної антикорупційної програми на 2023-2025 роки, Миколаївською обласною державною адміністрацією повідомлено, що: "У 1 кварталі 2026 року оприлюднення відкритих даних щодо
-[...17 lines deleted...]
-Додатково інформуємо, що інформація із Місцевого порталу відкритих даних Львівщини харвеститься на державний Портал відкритих даних автоматично. При скачуванні вказаного ресурсу  у форматі xls, інформація, внесена за 2025-2026 роки, присутня, проте датою останнього оновлення вказано 2024 рік, що є технічною неузгодженістю роботи порталів.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (14) Державної антикорупційної програми на 2023-2025 роки, Миколаївською обласною державною адміністрацією повідомлено, що:
+1) протягом звітного періоду оприлюднення відкритих даних щодо дорожніх інфраструктурних проєктів на Єдиному державному веб-порталі відкритих даних не здійснювалося у зв'язку з відсутністю фінансування на реалізацію дорожніх інфраструктурних проєктів;
+2) водночас забезпечується готовність до відновлення публікації відповідних наборів даних у разі відновлення фінансування, з дотриманням вимог стандартів СOST IDS, OC4IDS та OCDS;
+3) на Єдиному веб-порталі використання публічних коштів обов’язково публікуються всі дані відповідно до Закону України «Про відкритість використання публічних коштів» щодо дорожніх інфраструктурних проєктів.
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-4. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за I квартал 2026 року.</t>
-[...18 lines deleted...]
-    <t>1. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
+4. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Миколаївською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
+  </si>
+  <si>
+    <t>2.5.10.1.3 (13)</t>
+  </si>
+  <si>
+    <t>Львівська обласна державна адміністрація</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(13) Державної антикорупційної програми на 2023-2025 роки, Львівською обласною державною адміністрацією повідомлено, що: "На виконання вимог постанови Кабінету Міністрів України від 21.10.2015 № 835 та розпорядження начальника Львівської обласної військової адміністрації від 11.11.2022 № 571/0/5-22ВА «Про оприлюднення наборів даних у формі відкритих даних» (зі змінами),  Департаментом дорожнього господарства забезпечено оприлюднення та періодичне оновлення на Місцевому порталі відкритих даних Львівщини, за посиланням https://data.loda.gov.ua/organization/denaptameht-dopoxhboro-rocnodapctba-jibbibcbkoi-o6jiachoi-depxabhoi-admihictpauii, наступні набори даних щодо дорожніх інфраструктурних проєктів, згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS:
+1)	Перелік автомобільних доріг загального користування місцевого значення Львівської області (Останнє оновлення даних 3 липня 2026 р.)
+2)	Протяжність доріг районного значення (Останнє оновлення даних 3 липня 2026 р.)
+3)	Протяжність доріг обласного значення (Останнє оновлення даних 3 липня 2026 р.)
+4)	Перелік об'єктів автомобільних доріг загального користування місцевого значення, будівництво, реконструкція, ремонти і утримання яких планується проводити за рахунок коштів обласного бюджету (Останнє оновлення даних 3 липня 2026 р.)
+Додатково інформуємо, що інформація із Місцевого порталу відкритих даних Львівщини харвеститься на державний Портал відкритих даних автоматично."
+2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
-3. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Кіровоградською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
+4. Таким чином, констатуємо, що захід є виконаним частково за результатами моніторингу за IІ квартал 2026 року.</t>
+  </si>
+  <si>
+    <t>2.5.10.1.3 (12)</t>
+  </si>
+  <si>
+    <t>Луганська обласна державна адміністрація</t>
+  </si>
+  <si>
+    <t>1. Протягом ІI кварталу 2026 року на Єдиному державному веб-порталі відкритих даних публікація даних щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS, не здійснювалося у зв’язку з тим, що не було підготовки проектно-кошторисної документації з відбудови автомобільних доріг загального користування через широкомасштабну збройну агресію російської федерації проти України, активними бойовими діями на території Луганської області, тимчасовою окупацією її населених пунктів.
+2. З огляду на вищевказану інформацію, вимушені констатувати, що захід не виконано.</t>
+  </si>
+  <si>
+    <t>2.5.10.1.3 (11)</t>
+  </si>
+  <si>
+    <t>Кіровоградська обласна державна адміністрація</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (11) Державної антикорупційної програми на 2023-2025 роки, Кіровоградською обласною державною адміністрацією повідомлено, що: 
+1) відповідно до пункту 2.5.10.1.2. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, затверджених постановою Кабінету Міністрів України від 04.03.2023 № 220 Державне агентство відновлення та розвитку інфраструктури України (далі – Агентство відновлення) є виконавцем заходу з розроблення та видання наказу, яким врегульовано питання про оприлюднення Агентством відновлення, обласними держадміністраціями, публічної інформації у формі відкритих даних, які згідно з додатком до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21.10.2015 № 835, підлягають оприлюдненню Агентством відновлення, обласними держадміністраціями, зокрема інформація щодо дорожніх інфраструктурних проектів розкритої згідно із стандартом CoST IDS (Infrastructure Data Standard), та публікація даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS;
+2) на сьогоднішній день розроблено та опрацьовується Порядок оприлюднення наборів даних Кіровоградською обласною державною адміністрацією у формі відкритих даних на Єдиному державному вебпорталі відкритих даних затвердженний Розпорядженням голови ОДА від 22 січня 2025 року №87-р та Перелік наборів даних, які підлягають оприлюднення у формі відкритих даних, розпорядником яких є Кіровоградська обласна державна адміністрація затверджений Розпорядженням голови ОДА від 11 лютого 2025 року №241-р;
+3) дані щодо об`єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Кіровоградської області відповідно до стандарту OC4IDS https://data.gov.ua/dataset/32127628-3bc5-4137-92f5-0b02c6fe08b2.
+2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Кіровоградською обласною державною адміністрацією забезпечується оприлюднення такого набору відкритих даних, як дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Кіровоградської області відповідно до стандарту (набір даних оновлено 03 липня 2026 року).
+3. Водночас Кіровоградською обласною державною адміністрацією не забезпечено створення таких наборів відкритих даних, як: 
+- схеми планування територій областей (для облдержадміністрацій);
+- дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
+- перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
+4. Таким чином, з огляду на не забезпечення створення нових наборів відкритих даних, визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (10)</t>
   </si>
   <si>
     <t>Київська обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (10) Державної антикорупційної програми на 2023-2025 роки, Київською обласною державною адміністрацією повідомлено, що: "Повідомляємо, що за обласними державними адміністраціями закріплено виконання вимог наказу Державне агентство відновлення та розвитку інфраструктури України (далі- Агентство відновлення), яким врегульовано питання оприлюднення публічної інформації у формі відкритих даних.
 Зазначаємо, що розробку та прийняття вищезгаданого наказу покладено на Агентство відновлення.
-За інформацією наданою Департаменту Агентством відновлення,наказ не є нормативно-правовим актом, не має міжвідомчого характеру.
-[...2 lines deleted...]
-Інформація щодо дорожніх інфраструктурних проектів (об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення) готується Департаментом для оприлюднення".
+За інформацією наданою Департаменту Агентством відновлення, наказ не є нормативно-правовим актом, не має міжвідомчого характеру.
+Разом з тим зазначаємо, що відповідно до розпорядження Київської обласної державної адміністрації (Київської обласної військової адміністрації) від 10 травня 2024 року № 509 «Про набори даних Київської обласної державної адміністрації (Київської обласної військової адміністрації) визначено відповідальний підрозділ за оприлюднення публічної інформації у формі відкритих даних, а також перелік наборів даних, які згідно з Положенням про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженим постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835 підлягають оприлюднення обласною адміністрацією.
+Департамент регіонального розвитку Київської обласної державної адміністрації надає інформацію, яка підлягає оприлюдненню у формі відкритих даних, відповідальному структурному підрозділу".
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" місцеві держадміністрації мають забезпечувати створення таких наборів відкритих даних, які підлягають оприлюдненню у формі відкритих даних, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 4. Разом із тим, звертаємо увагу на те, що на Єдиному державному веб-порталі відкритих даних, Київською обласною державною адміністрацією не забезпечується оприлюднення жодного із набору відкритих даних, що визначено постановою Кабінету Міністрів України від 21.10.2015 р. № 835, з огляду на що зазначений захід є невиконаним.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (9)</t>
   </si>
   <si>
     <t>Івано-Франківська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (9) Державної антикорупційної програми на 2023-2025 роки, Івано-Франківською обласною державною адміністрацією повідомлено, що: "За 1 квартал 2026 року оприлюднено на веб-порталі 13 договорів на загальну суму 573 783 336,00 грн. На веб-порталі використання публічних коштів оприлюднено дані і використано коштів на загальну суму 451 209,26 грн. Інформацію можна перевірити за кодом ЄДРПОУ 42753775".
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (9) Державної антикорупційної програми на 2023-2025 роки, Івано-Франківською обласною державною адміністрацією повідомлено, що: "За 2 квартал 2026 року оприлюднено на веб-порталі 7 договорів на загальну суму 396 977 621,00 грн. На веб-порталі використання публічних коштів оприлюднено дані і використано коштів на загальну суму 801 011.08 грн. Інформацію можна перевірити за кодом ЄДРПОУ 42753775".
 2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Івано-Франківською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - перелік автомобільних доріг загального користування місцевого значення Івано-Франківської області (набір даних оновлено 25 лютого 2026 року);
 - схеми планування території Івано-Франківської області (набір даних оновлено 02 березня 2026 року);
 - перелік об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення Івано-Франківської області відповідно до стандарту (набір даних оновлено 02 березня 2026 року).
-3. Разом із тим, Івано-Франківською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
+3. Водночас Івано-Франківською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (8)</t>
   </si>
   <si>
     <t>Запорізька обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (8) Державної антикорупційної програми на 2023-2025 роки, Запорізькою обласною державною адміністрацією повідомлено, що: "З урахуванням вимог Указу Президента України від 24 лютого 2022 року № 64 «Про введення воєнного стану в Україні» та листа Міністерства цифрової трансформації України (далі – Мінцифра) від 09.08.2022 № 1/06-2-6620, Мінцифрою тимчасово обмежено публічний доступ до наборів відкритих даних розпорядників, розташованих у прифронтових та тимчасово окупованих регіонах, зокрема Запорізької області. До повного звільнення відповідних територій оприлюднення
 відкритих даних такими розпорядниками на Єдиному державному вебпорталі відкритих даних не здійснюється".
 2. З аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Запорізькою обласною державною адміністрацією не забезпечено оприлюднення жодного набору відкритих даних, які підлягають оприлюдненю у формі відкритих даних, постановою Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних", зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Таким чином, вимушені констатувати, що захід має статус "не виконано".</t>
   </si>
   <si>
     <t>2.5.10.1.3 (7)</t>
   </si>
   <si>
     <t>Закарпатська обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(7) Державної антикорупційної програми на 2023-2025 роки, Закарпатською обласною державною адміністрацією повідомлено, що:
 1) розпорядженням голови Закарпатської обласної державної адміністрації - начальника обласної військової адміністрації від 06 листопада 2025 року № 750 затверджено переліки автомобільних доріг загального користування місцевого значення Закарпатської області;
 2) на виконання заходу інформацію відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 оновлено на сайті відкритих даних Закарпатської обласної державної адміністрації – обласної військової адміністрації (data.carpathia.gov.ua):
-- перелік автомобільних доріг загального користування місцевого значення Закарпатської області (https://data.carpathia.gov.ua/dataset/d08b34b3-be56-4a61-8b95-27aae2a5b397);
+- перелік автомобільних доріг загального користування місцевого значення Закарпатської області:
+(https://data.carpathia.gov.ua/dataset/d08b34b3-be56-4a61-8b95-27aae2a5b397);
 3) законом України «Про Державний бюджет України на 2026 рік» не передбачена субвенція з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, ремонту і утримання автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах;
-4) статтею 21 Закону України «Про Державний бюджет України на 2026 рік» визначено, що у 2026 році, як виняток з положень статті 242 , пункту 1 частини другої статті 245,  пунктів 1–3, 6, 62 , 63 , 64 , 65 , 68 , 69 частини третьої статті 29, пунктів 21 і 24 частини четвертої статті 30 та частини першої статті 1031 Бюджетного кодексу України, надходження, визначені пунктами 1–3, 6, 62 , 63, 6 4, 65, 68, 69 частини третьої статті 29 Бюджетного кодексу України, зараховуються в повному обсязі до загального фонду Державного бюджету України;
+4) статтею 21 Закону України «Про Державний бюджет України на 2026 рік» визначено, що у 2026 році, як виняток з положень статті 242 , пункту 1 частини другої статті 245 , пунктів 1–3, 6, 62 , 63 , 64 , 65 , 68 , 69 частини третьої статті 29, пунктів 21 і 24 частини четвертої статті 30 та частини першої статті 1031 Бюджетного кодексу України, надходження, визначені пунктами 1–3, 6, 62 , 63, 6 4, 65, 68, 69 частини третьої статті 29 Бюджетного кодексу України, зараховуються в повному обсязі до загального фонду Державного бюджету України;
 5) у зв’язку з відсутністю фінансування з дорожнього фонду перелік об’єктів будівництва, реконструкції, капітального та поточного середнього ремонтів автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах, що фінансуються у 2026 році за рахунок субвенції з державного бюджету місцевим бюджетам на фінансове забезпечення будівництва, реконструкції, ремонту і утримання автомобільних доріг загального користування місцевого значення, вулиць і доріг комунальної власності у населених пунктах не розроблявся та не затверджувався.
 2. Відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати,  такі набори даних, як, зокрема:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 3. Таким чином, з огляду на тривале неоновлення відповідних наборів даних, а також не забезпечення створення відповідних наборів відкритих даних, визначених постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (6)</t>
   </si>
   <si>
     <t>Житомирська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (6) Державної антикорупційної програми на 2023-2025 роки, можемо констатувати, що Житомирською обласною державною адміністрацією повідомлено, що: "Відповідно до постанови Кабінету Міністрів України від 21.10.2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» (із змінами) та на  виконання заходу передбаченого п. 2.5.10.1.3 Державної антикорупційної програми на   2023-2025 роки, у I кварталі 2026 року   оприлюднено  на Єдиному державному веб-порталі відкритих даних  наступні набори даних:
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (6) Державної антикорупційної програми на 2023-2025 роки, можемо констатувати, що Житомирською обласною державною адміністрацією повідомлено, що:
+1) відповідно до постанови Кабінету Міністрів України від 21.10.2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» (із змінами) та на  виконання заходу передбаченого п. 2.5.10.1.3 Державної антикорупційної програми на 2023-2025 роки,  оприлюднені та оновлені  на Єдиному державному веб-порталі відкритих даних  наступні набори даних:
 -	схеми планування території Житомирської області (за посиланням https://data.gov.ua/dataset/19614644-5d79-4012-9b25-fa69d1d2fdbb);
 -	перелік автомобільних доріг загального користування місцевого значення (за посиланням https://data.gov.ua/dataset/499a2caa-0c3e-49c3-8e33-b6782181790b);
--	дані  щодо об’єктів, будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту ОС4IDS (за посиланням https://data.gov.ua/dataset/3e74fc92-9c62-4de8-881a-c01a989a1790).
-[...1 lines deleted...]
-За повідомленням технічного адміністратора Порталу відкритих даних наразі рекомендації для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки» доопрацьовуються і планується їх оприлюднення на Порталі відкритих даних".
+-	дані  щодо об’єктів, будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту ОС4IDS (за посиланням https://data.gov.ua/dataset/3e74fc92-9c62-4de8-881a-c01a989a1790);
+2) підготовлено до оприлюднення інформацію, яка містить дані про виконані роботи з нанесення дорожньої розмітки;
+3) однак, відповідно до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 р.              № 835, завантаження наборів даних, визначених у переліку наборів даних, які підлягають оприлюдненню у формі відкритих даних, здійснюється з урахуванням рекомендацій, оприлюднених Мінцифри на Єдиному державному веб-порталі відкритих даних;
+4) станом на 01.07.2026 року за повідомленням технічного адміністратора Порталу відкритих даних наразі рекомендації для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки» доопрацьовуються і планується їх оприлюднення на Порталі відкритих даних;
+5) до оприлюднення рекомендацій для набору даних «Дані про виконані роботи з нанесення дорожньої розмітки»  держатель Порталу відкритих даних відмовляється приймати та оприлюднювати відповідні дані.
 2. Разом із тим, з аналізу Єдиного державного веб-порталу відкритих даних, встановлено, що Житомирською обласною державною адміністрацією забезпечується оприлюднення таких наборів відкритих даних, як:
 - перелік автомобільних доріг загального користування місцевого значення (набір даних оновлено 17 лютого 2026 року);
-- дані щодо ремонту автомобільних доріг місцевого значення Житомирської області (набір даних оновлено 10 березня 2026 року);
+- дані щодо ремонту автомобільних доріг місцевого значення Житомирської області (набір даних оновлено 11 червня 2026 року);
 - схеми планування території областей (набір даних оновлено 11 березня 2026 року).
 3. Разом із тим, Житомирською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (5)</t>
   </si>
   <si>
     <t>Донецька обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (5) Державної антикорупційної програми на 2023-2025 роки, Донецькою обласною державною адміністрацією повідомлено, що: "Облдержадміністрацією на Єдиному державному вебпорталі відкритих даних 25 квітня 2019 року розміщено та востаннє оновлено 16 лютого 2022 року на Єдиному державному вебпорталі відкритих даних набір «База даних 
-щодо ремонту доріг у Донецькій області», ідентифікаційний номер набору: ffef683d-f269-4fa9-8723-9a1d3987d32b.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3. (5) Державної антикорупційної програми на 2023-2025 роки, Донецькою обласною державною адміністрацією повідомлено, що: "Облдержадміністрацією на Єдиному державному вебпорталі відкритих даних 25 квітня 2019 року розміщено та востаннє оновлено 16 лютого 2022 року на Єдиному державному вебпорталі відкритих даних набір «База даних щодо ремонту доріг у Донецькій області», ідентифікаційний номер набору: ffef683d-f269-4fa9-8723-9a1d3987d32b.
 Крім того, облдержадміністрацією опрацьовано питання створення набору відкритих даних «Об'єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення», впорядкованого згідно з міжнародним стандартом OC4IDS, який дозволяє отримувати інформацію про впровадження інфраструктурних проєктів на усіх етапах його життєвого циклу.
 Звертаємо увагу, що Міністерством цифрової трансформації України, на підставі Указу Президента України від 24 лютого 2022 року No 64 «Про введення воєнного стану в Україні», тимчасово вилучено з публічного доступу набори даних деяких розпорядників інформації, зокрема з Донецької області (лист Мінцифри від 09 серпня 2022 року No 1/06-2-6620). 
 Тим не менш, облдержадміністрацією продовжується публікація наборів відкритих даних на Єдиному державному вебпорталі відкритих даних, з відміткою «Для мене». Тобто, наразі, бачити оприлюднені набори даних має можливість виключно розпорядник інформації".
 2. Отже, можемо констатувати, що з огляду на те, що частина Донецької області є тимчасово окупованою, виконання вказаного заходу видається неможливим у цілях безпеки та оборони України.
 Відтак, з огляду на завершення строку виконання вказаного заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (4)</t>
   </si>
   <si>
     <t>Дніпропетровська обласна державна адміністрація</t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3.(4) Державної антикорупційної програми на 2023-2025 роки, Дніпровською обласною державною адміністрацією повідомлено, що: "У І кварталі 2026 року департаментом договори не укладались, на веб-портал використання публічних коштів інформація не направлялась".
-[...1 lines deleted...]
-3. Разом із тим, звертаємо увагу, що відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати, такі набори даних, як:
+    <t>1. З аналізу Єдиного державного веб-порталу відкритих даних встановлено, що Дніпропетровською обласною державною адміністрацією забезпечено оприлюднення такого набору відкритих даних, як: перелік автомобільних доріг загального користування місцевого значення Дніпропетровської області (набір даних створений та оновлений 13 лютого 2025 року).
+2. Разом із тим, звертаємо увагу, що відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 "Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних" (з урахуванням останніх оновлень) передбачається, що місцеві державні адміністрації мають оприлюднювати, такі набори даних, як:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
 4.  З огляду на вищевказану інформацію, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (3)</t>
   </si>
   <si>
     <t>Волинська обласна державна адміністрація</t>
   </si>
   <si>
     <t xml:space="preserve">на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS
 </t>
   </si>
   <si>
-    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (3) Державної антикорупційної програми на 2023-2025 роки, Волинською обласною державною адміністрацією повідомлено: "Облдержадміністрацією опрацьовано питання щодо дорожніх інфраструктурних проєктів, що підлягають розкриттю згідно із стандартом CoST IDS.
-[...1 lines deleted...]
-Дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення https://data.gov.ua/dataset/roadsrepairvolyn.
+    <t>1. На виконання заходу передбаченого п. 2.5.10.1.3 (3) Державної антикорупційної програми на 2023-2025 роки, Волинською обласною державною адміністрацією повідомлено: 
+1) облдержадміністрацією опрацьовано питання щодо дорожніх інфраструктурних проєктів, що підлягають розкриттю згідно із стандартом CoST IDS;
+2) відповідно до  постанови Кабінету Міністрів України від 21 жовтня 2015 року № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих  даних» облдержадміністрацією проведено оприлюднення відкритих даних, а саме набори даних оновлено відповідно до нових рекомендацій  Мінцифри 14.07.2026;
+3) дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення
+Портал: https://data.gov.ua/dataset/roadsrepairvolyn
+Вебсайт ОДА : https://voladm.gov.ua/article/dani-schodo-obyektiv-budivnictva-rekonstrukciyi-ta-remontu-avtomobilnih-dorig-zagalnogo-koristuvannya-miscevogo-znachennya/;
+4) перелік автомобільних доріг загального користування місцевого значення
+Портал: https://data.gov.ua/dataset/roadslocalvolyn
+Вебсайт ОДА: https://voladm.gov.ua/article/perelik-avtomobilnih-dorig-zagalnogo-koristuvannya-miscevogo-znachennya/.
 2.  З аналізу, Єдиного державного веб-порталу відкритих даних встановлено, що Волинською обласною державною адміністрацією забезпечено оприлюднення таких наборів відкритих даних, як:
-- перелік автомобільних доріг загального користування місцевого значення (оновлено 8 травня 2026 року);
-- дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 31 березня 2026 року);
+- перелік автомобільних доріг загального користування місцевого значення (оновлено 14 липня 2026 року);
+- дані щодо об’єктів будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення (оновлено 14 липня 2026 року);
 - схеми планування територій областей (для облдержадміністрацій) (оновлено 8 листопада 2025 року).
-3. Разом із тим,Волинською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
+3. Разом із тим, Волинською обласною державною адміністрацією не забезпечено створення такого набору відкритих даних, як: "дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій)".
 4. Таким чином, з огляду на не забезпечення створення нового набору відкритих даних, визначеного постановою Кабінету Міністрів України № 835, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.1.3 (2)</t>
   </si>
   <si>
     <t>Вінницька обласна державна адміністрація</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.1.3 (2) Державної антикорупційної програми на 2023-2025 роки, Вінницькою обласною державною адміністрацією повідомлено, що: 
-1) захід 2.5.10.1.3 (2) щодо забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS на даний час не виконується у зв'язку з відсутністю у відкритому доступі наказу Державного Агентства відновлення та розвитку інфраструктури України, яким врегульовано питання про оприлюднення публічної інформації;
+1) захід 2.5.10.1.3. щодо забезпечення оприлюднення відкритих даних на Єдиному державному веб-порталі відкритих даних відповідно до переліку наборів даних за стандартом CoST IDS (Infrastructure Data Standard), публікації даних (зокрема проектної документації та методики розрахунку очікуваної вартості закупівлі) у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS на даний час не виконується у зв'язку з відсутністю у відкритому доступі наказу Державного Агентства відновлення та розвитку інфраструктури України, яким врегульовано питання про оприлюднення публічної інформації;
 2) на виконання постанови Кабінету Міністрів України від 16 грудня 2020 року №1266 оприлюднюється обґрунтування технічних та якісних характеристик предмета закупівлі, його очікуваної вартості та/або розміру бюджетного призначення на офіційному сайті державної організації «Служба місцевих автомобільних доріг та розвитку інфраструктури у Вінницькій області», яка є особою публічного права, заснована на державній власності і належить до сфери управління Вінницької обласної державної (військової) адміністрації.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на Єдиному державному веб-порталі відкритих даних публікуються дані щодо дорожніх інфраструктурних проектів згідно із стандартом CoST IDS (Infrastructure Data Standard), у машинозчитуваному форматі згідно із стандартами OC4IDS і OCDS».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.06.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Разом із тим, згідно з положеннями постанови Кабінету Міністрів України ""Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних"" від 21.10.2015 № 835 серед наборів відкритих даних, що підлягають оприлюдненню у рамках виконання вказаного заходу Державної антикорупційної програми, передбачено:
 - схеми планування територій областей (для облдержадміністрацій);
 - дані про об’єкти будівництва, реконструкції та ремонту автомобільних доріг загального користування місцевого значення відповідно до стандарту OC4IDS (для облдержадміністрацій);
 - дані про виконані роботи з нанесення дорожньої розмітки (для облдержадміністрацій);
 - перелік автомобільних доріг загального користування місцевого значення (для облдержадміністрацій).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.1.3 (2) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.1.3 (2) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1480,51 +1497,51 @@
         <v>43</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="2" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="2" t="s">
@@ -1786,102 +1803,102 @@
         <v>43</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>78</v>
       </c>
       <c r="K16" s="2"/>
       <c r="L16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>79</v>
       </c>
       <c r="P16" s="2" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>81</v>
       </c>
       <c r="K17" s="2"/>
       <c r="L17" s="2" t="s">
         <v>82</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>83</v>
       </c>
       <c r="P17" s="2" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G18" s="2" t="s">
@@ -2041,51 +2058,51 @@
         <v>43</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>94</v>
       </c>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>95</v>
       </c>
       <c r="P21" s="2" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="Q21" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G22" s="2" t="s">