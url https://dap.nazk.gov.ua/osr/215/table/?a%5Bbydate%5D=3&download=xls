--- v0 (2026-06-06)
+++ v1 (2026-09-15)
@@ -140,58 +140,60 @@
 Отже, з огляду на розроблення та підписання документації для впровадження інструменту цифрового управління відбудовою (модернізацією) України, можемо констатувати, що захід передбачений п. 2.5.10.3.1 є виконаним повністю, однак невчасно.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.10.3.2</t>
   </si>
   <si>
     <t>Проведення дослідної експлуатації інструменту цифрового управління, зазначеного у підпункті 2.5.10.3.1, його доопрацювання (за потреби) та запуск у промислову експлуатацію</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>інструмент цифрового управління відбудовою (модернізацією) України введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.3.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад та територій України повідомлено, що: 
-1) пунктом 39 завдання 5 плану заходів з реалізації дорожньої карти передбачається «Розроблення концепції єдиної цифрової екосистеми управління публічними інвестиціями на основі оновленої методологічної бази, опис її основних компонентів, включаючи Єдину цифрову інтегровану інформаційно-аналітичну систему управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (екосистема DREAM) (єдиний банк проектів, що пройшли встановлені процедури оцінки та відбору, та забезпечення їх моніторингу), ІТ-системи Мінфіну для планування та моніторингу виконання державного та місцевих бюджетів (відображення відібраних для фінансування проектів у бюджеті), Prozorro (планування та реалізація закупівель), Казну (виконання проектів з фінансування), та їх взаємна інтеграція для забезпечення наскрізного управління процесом» (далі – Концепція). Головним виконавцем заходу є Мінфін;
-[...3 lines deleted...]
-5) після цього планується модернізація функціоналу екосистеми DREAM відповідно до реформи управління публічними інвестиціями та введення системи у промислову експлуатацію.
+1) наказом Мінрозвитку від 20 серпня 2025 року № 1289 програмне забезпечення Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом реконструкції нерухомості, будівництва та інфраструктури» (далі – екосистема DREAM) введено в дослідну експлуатацію;
+2) наразі екосистема DREAM функціонує у належному стані;
+3) разом з тим зазначаємо, що в Україні триває реформа управління публічними фінансами;
+4) відповідно до підпункту 3 пункту 2 постанови Кабінету Міністрів України від 26 серпня 2025 р. № 1049 “Про внесення змін до постанови Кабінету Міністрів України від 28 лютого 2025 р. N 527” до набрання чинності нормативно-правовим актом Кабінету Міністрів України, який визначатиме порядок функціонування та складові Єдиної інформаційної системи управління публічними інвестиційними проєктами (ЄІС), підготовка, оцінка публічних інвестиційних проєктів, формування Єдиного проектного портфелю держави, галузевих (секторальних) портфелів, а також внесення і оновлення інформації здійснюються з використанням екосистеми DREAM;
+5) модернізація екосистеми DREAM як засобу інформатизації та впровадження нових функціональних можливостей здійснюється відповідно до вимог, передбачених постановою КМУ від 21 лютого 2025 р. № 205 Деякі питання створення, адміністрування та забезпечення функціонування засобу інформатизації», та є поетапним процесом, що потребує значних витрат ресурсів та часу;
+6) таким чином, введення екосистеми  DREAM в промислову експлуатацію доцільно розглядати після завершення процесу її модернізації відповідно до реформи управління публічними фінансами;
+7) станом на сьогодні в екосистемі DREAM реалізовано функціонал щодо формування Середньострокового плану пріоритетних публічних інвестицій держави (регіону, територіальної громади), підготовки та оцінки публічних інвестиційних проектів і програм на державному, регіональному та місцевому рівнях, формування Єдиного проектного портфеля публічних інвестицій регіону та територіальної громади, тощо. 
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «інструмент цифрового управління відбудовою (модернізацією) України введено в промислову експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.08.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.3.2 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.3.2 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.5.10.3.3</t>
   </si>
   <si>
     <t>Забезпечення постійного функціонування (надання можливості публічного доступу) та оновлення інтерактивної карти робіт, зокрема робіт з відновлення (модернізації) України, з інформацією про проведені тендери, договори, підрядників та актуальний хід будівництва по всій країні, що дає змогу стежити за виконанням ремонту та будівництва</t>
   </si>
   <si>
     <t>01.09.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t>публічний доступ до інтерактивної карти робіт, зокрема робіт з відновлення України, забезпечено</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.3.3. Державної антикорупційної програми на 2023-2025 роки, Міністерством розвитку громад та територій України повідомлено, що:
 1) здійснюється постійне функціонування (надання можливості публічного доступу) та оновлення інтерактивної карти робіт;