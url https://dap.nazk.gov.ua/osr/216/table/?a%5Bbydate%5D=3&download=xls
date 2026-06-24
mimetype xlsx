--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -186,51 +186,51 @@
   </si>
   <si>
     <t>громадське обговорення проведено, оприлюднено його результати та проект наказу погоджено із заінтересованими органами</t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.4.3. Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення і розвитку інфраструктури України повідомлено, що: 
 "Агентство відновлення листом від 24.05.2024 № 2095/1/13-01/04 ініціювало перед Мінрозвитку внесення змін до Методики визначення обсягу фінансування будівництва, реконструкції, ремонту та утримання автомобільних доріг, затвердженої спільним наказом Мінінфраструктури, Мінфіну від 21.09.2012 № 573/1019, зареєстрованої в Мін’юсті від 16.10.2012 за № 1734/22046 (далі – Методика). Листом від 04.06.2024 № 10050/29/10-24 Мінрозвитку надало зауваження щодо змін до Методики. Листом від 23.08.2024 № 2925/5/13-01/04 проєкт наказу з доопрацьованими змінами до Методики надіслано на погодження в установленому порядку до Мінрозвитку. Мінрозвитку погодило проєкт наказу листом від 03.09.2024 № 16333/29/10-24. Листом від 06.09.2024 № 3022/5/13-01/01 Агентство відновлення надіслало вищезазначений проєкт наказу на погодження до Мінфіну. Мінфін листом від 29.10.2024 № 06040-05-5/31226 надав свої зауваження до Методики. Виходячи із наданих Мінфіном зауважень, Агентство відновлення листом від 13.01.2025 № 1/1/13-01/05 направило до Мінфіну відповідні додаткові матеріали, роз’яснення та розрахунки. Так, Агентством відновлення спільно з Мінрозвитку ініційовано та 11.03.2025 проведено відповідну нараду з Мінфіном. За результатами наради Мінфін листом від 20.03.2025 № 06040-05-5/8370 проінформував про необхідність доопрацювання проєкту змін до Методики. За результатами опрацювання вищезазначених зауважень та проведених нарад і обговорень, Агентство відновлення листом від 19.06.2025 № 2272/5/13-01/04 надіслало доопрацьовану редакцію змін до Методики на погодження до Мінрозвитку. Мінрозвитку погодило проєкт змін Методики листом від 25.06.2025 № 15471/29/10-25. Так, Агентство відновлення листом від 30.06.2025 № 2357/1/13-01/01 надіслало погоджений варіант доопрацьованого проекту змін до Методики на розгляд Мінфіну. Мінфін листом від 15.09.2025 № 06040-05-5/26085 надав чергові зауваження та повідомив про неактуальність зазначеної Методики в цілому. Таким чином, 06.10.2025 Агентством відновлення було проведено нараду за участі представників Мінрозвитку, Мінфіну та НАЗК . За результатами наради встановлено, що зміни в Методику вносити не актуально, а тому вирішено виконати альтернативне рішення, розробивши відповідний національний стандарт. У 2025 році розпочалась розробка відповідного національного стандарту (договір Агентства відновлення з ДП "НІРІ" № 124 від 11.12.2025. Повідомлення про оприлюднення проєкту: https://restoration.gov.ua/4497/hromadske_obhovorennia/71318.html.
 2.  Відповідно до Додатку 2 Програми показником виконання цього заходу є «громадське обговорення проведено, оприлюднено його результати та проект наказу погоджено із заінтересованими органами».
 3. З огляду на вищевказану інформацію, констатуємо, що даний захід виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.4.4</t>
   </si>
   <si>
     <t xml:space="preserve">Видання наказу, зазначеного у підпункті 2.5.10.4.2
 </t>
   </si>
   <si>
     <t>09.10.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>1. Головним виконавцем повідомлено, що внесення змін до Методики втратило актуальність.
-2. З огляду на це, констатуємо, що даний захід є не виконаним.</t>
+2. З огляду на це, констатуємо, що даний захід є невиконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.5.10.4.5</t>
   </si>
   <si>
     <t>Розроблення та впровадженя системи накопичення даних, яка дає змогу в автоматичному режимі здійснювати відбір (пріоритезацію) автомобільних доріг для планування ремонту на основі даних інструментальних обстежень</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">систему розроблено та впроваджено в промислову експлуатацію </t>
   </si>
   <si>
     <t>1. На виконання заходу передбаченого п. 2.5.10.4.5. ДАП на 2023-2025 роки, Агентством відновлення розроблено технічні вимоги до зазначеної системи та прийнято рішення про впровадження системи накопичення даних (НDМ-4), яка дає змогу в автоматичному режимі здійснювати відбір (пріоритезацію) автомобільних доріг для планування ремонту на основі даних інструментальних обстежень.
 2. Впровадження системи НDМ-4 рекомендовано Україні Світовим банком (звіт 2017 р.) та Європейським інвестиційним банком (2022 р.).
 3. Відправлено лист представникам НDМ-4-НMDGlobal для уточнення інформації щодо вартості ліцензій HDM-4 та HDM-5, строку їх, вартості навчання, які входять у загальну вартість ліцензії, найближчих термінів щодо проведення навчання та поставки ліцензії, можливих форматів навчань та отримано інформацію щодо цього.
 4. 08.01.2025 Агентство звернулось до Генерального директора HDM-Global щодо необхідності проведення навчання, в якому додано перелік транспортно-експлуатаційних показників та перелік фахівців. 12.03.2025 Агентством було отримано лист від TRL - офіційного дистриб’ютора HDM-Global з пропозицією поставити Агентству відновлення ПЗ HDM-4 та ПЗ спрощеного інтерфейсу Sentry.
 5. Враховуючи військовий час та обмежене фінансування, Агентство відновлення звернулось до Світового банку, з метою отримання фінансування для закупівлі ліцензій, а також послуг з обстеження стану основної мережі автомобільних доріг.