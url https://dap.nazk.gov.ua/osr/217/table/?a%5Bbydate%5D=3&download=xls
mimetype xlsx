--- v0 (2026-06-14)
+++ v1 (2026-09-27)
@@ -163,56 +163,57 @@
 WIM 84, який розташований на км 12+801 автомобільної дороги загального користування державного значення Р-63/Н-03/ – Вартиківці – контрольно-пропускний пункт «Сокиряни» Чернівецької області;
 WIM 62, який розташований на км 1+941 автомобільної дороги Р-51 Мерефа – Лозова – Павлоград, Харківська область".
 Таким чином, можемо констатувати, Агентством відновлення у IV кварталі 2025 року проводилися роботи спрямовані на створення мережі нових WIM систем, у межах наявного фінансування та з урахуванням об'єктивної ситуації, що зумовлена дією військового стану. Відтак, можемо констатувати, що захід передбачений п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.5.3</t>
   </si>
   <si>
     <t>Розміщення на офіційному веб-сайті Укртрансбезпеки інформації про порушення габаритно-вагових параметрів, а також накладені санкції за відповідні порушення, зокрема адміністративні стягнення</t>
   </si>
   <si>
     <t>Державна служба України з безпеки на транспорті</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t>інформація розміщена на веб-сайті Укртрансбезпеки та доступна для порушників</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.5.3 Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що:
 1) забезпечується цілодобовий автоматизований габаритно-ваговий контроль;
-2) станом на 31.03.2026 до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
-[...2 lines deleted...]
-5) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
+2) на сьогодні до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
+3) обробка даних здійснюється за допомогою інформаційно-комунікаційної системи фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті в автоматичному режимі – комп’ютерної програми «Система автоматичної фіксації габаритно-вагового контролю транспортних засобів», яка за потреби зазнає доопрацювань та удосконалюється;
+4) її безперебійне функціонування досягнуто за допомогою технічної підтримки відповідних спеціалістів;
+5) з 01.01.2023 по 30.06.2026 включно винесено 30 516 постанов на суму 421,26 млн. грн;
+6) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є « інформація розміщена на веб-сайті Укртрансбезпеки та доступна для порушників».
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>