--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -121,50 +121,85 @@
   </si>
   <si>
     <t>Міністерство оборони України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">наказ видано та оприлюднено </t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.3.1 Програми за IV квартал 2025 року.
 1. На виконання заходу передбаченого п. 2.6.1.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що виконання заходу завершено у IV кварталі 2025 року.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
+  </si>
+  <si>
+    <t>2.6.1.3.4</t>
+  </si>
+  <si>
+    <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення автоматизованої системи обліку і моніторингу споживання та якості пального в Збройних Силах, усіх структурних підрозділах, організаціях, на державних підприємствах (у разі розподілу на них пально-мастильних матеріалів), які належать до сфери управління Міноборони, у військових частинах, безпосередньо підпорядкованих Міноборони, а також господарських товариствах, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
+  </si>
+  <si>
+    <t>22.12.2025</t>
+  </si>
+  <si>
+    <t>22.03.2026</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>технічне завдання розроблено</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
+- взяти за основу систему SAP, до якої інтегрувати вже існуючі на чотирьох центрах забезпечення пальним автоматизовані системи, провести її корегування з подальшою інтеграцією системи Є-пальне;
+- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -504,55 +539,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -655,59 +690,110 @@
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q3"/>
+  <autoFilter ref="A2:Q4"/>
   <mergeCells>
-    <mergeCell ref="A3:A3"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>