--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -145,58 +145,60 @@
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.3.4</t>
   </si>
   <si>
     <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення автоматизованої системи обліку і моніторингу споживання та якості пального в Збройних Силах, усіх структурних підрозділах, організаціях, на державних підприємствах (у разі розподілу на них пально-мастильних матеріалів), які належать до сфери управління Міноборони, у військових частинах, безпосередньо підпорядкованих Міноборони, а також господарських товариствах, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>технічне завдання розроблено</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
-[...1 lines deleted...]
-- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+1) автоматизована система належить до категорії комплексних науково-прикладних робіт, та передбачає проведення всебічного аналізу вихідних даних, варіантне опрацювання технічних рішень, виконання техніко-економічних розрахунків, оцінку ефективності та ризиків, а також обґрунтування доцільності створення системи, отже, слід врахувати необхідність забезпечення сумісності з існуючими інформаційними системами, дотримання вимог кібербезпеки та захисту інформації, врахування стандартів і підходів держав-членів НАТО, проведення міжвідомчого узгодження із залученням широкого кола зацікавлених органів та установ;
 2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
-3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами;
+4) листом КСЛ ЗСУ від 18.05.2026 за №370/6028/КСЛ, направлено звернення на заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації щодо створення робочої групи для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+5) відповідно до рішення заступника Міністра оборони, листом КСЛ ЗСУ від 08.06.2026 №370/6992/КСЛ до Центру трансформації процесів управління оборонними ресурсами надано представників від КСЛ ЗСУ для включення до складу робочої групи;
+6) згідно з дорученням Центру трансформації процесів управління оборонними ресурсами від 03.06.2026 №4487, визначено спільно з представниками ДЦТ МОУ та КСЛ ЗСУ організувати спільну роботу для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+7) продовжується відповідна робота.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>