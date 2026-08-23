--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -1,254 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...209 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -500,233 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...181 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>