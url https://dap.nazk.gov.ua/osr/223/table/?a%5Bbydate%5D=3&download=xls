--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -1,43 +1,254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>2.6</t>
+  </si>
+  <si>
+    <t>Сектор оборони</t>
+  </si>
+  <si>
+    <t>2.6.2 Закупівля товарів, робіт і послуг оборонного призначення здійснюється в умовах надмірного режиму засекречування та має низький рівень конкурентності, що сприяє зловживанням та необґрунтованим витратам бюджетних коштів</t>
+  </si>
+  <si>
+    <t>2.6.2.2</t>
+  </si>
+  <si>
+    <t>Секретність у сфері оборонних закупівель знижено до обґрунтованого рівня, за результатами закупівель оприлюднюється визначений законом обсяг відомостей, у тому числі як набір даних, діє прозора система ціноутворення на продукцію оборонного призначення</t>
+  </si>
+  <si>
+    <t>2.6.2.2.3</t>
+  </si>
+  <si>
+    <t>Забезпечення проведення аналітичного дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі</t>
+  </si>
+  <si>
+    <t>01.01.2024</t>
+  </si>
+  <si>
+    <t>31.10.2024</t>
+  </si>
+  <si>
+    <t>Міністерство оборони України</t>
+  </si>
+  <si>
+    <t>Міністерство економіки, довкілля та сільського господарства України,
+Служба безпеки України</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>результати аналітичного дослідження оприлюднено та презентовано для громадськості</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі;
+2) результати аналітичного дослідження оприлюднено та презентовано для громадськості на сайті Міністерства оборони України.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «результати аналітичного дослідження оприлюднено та презентовано для громадськості».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та повністю».</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +500,233 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q3"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q3"/>
+  <mergeCells>
+    <mergeCell ref="A3:A3"/>
+    <mergeCell ref="B3:B3"/>
+    <mergeCell ref="C3:C3"/>
+    <mergeCell ref="D3:D3"/>
+    <mergeCell ref="E3:E3"/>
+    <mergeCell ref="Q3:Q3"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>