--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -106,82 +106,86 @@
   <si>
     <t>2.6.2.5.1</t>
   </si>
   <si>
     <t>Визначення процедур проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів, які визначені відповідно до переліку міжнародних спеціалізованих організацій, їх представництв, що здійснюють закупівлі товарів, робіт і послуг оборонного призначення, затвердженого постановою Кабінету Міністрів України від 26 травня 2021 р. № 527</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство оборони України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>процедури визначено</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем:
-[...5 lines deleted...]
-3.  Показником виконання зазначеного заходу є "процедури визначено", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
+2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 31.03.2026 проєкт Угоди знаходиться на внутрішньому погодженні в Міністерстві оборони України;
+4) в рамках цього погодження тривають переговори зі стороною НАТО щодо положень Угоди;
+5) зі стороною НАТО проведена низка консультацій, положення Угоди уточнюються;
+6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів відповідно до процедур, зазначених у підпункті 2.6.2.5.1</t>
   </si>
   <si>
     <t>проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації</t>
   </si>
   <si>
-    <t>1. Внаслідок опрацювання інформації від головного виконавця встановлено: 
-[...6 lines deleted...]
-3.  Показником виконання зазначеного заходу є "проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
+2) у першому кварталі 2026 Агенція отримала комерційні пропозиції на закупівлю систем ЗРК PATRIOT та ЗРК GEM-T у рамках програми DCS;
+3) надані комерційні пропозиції опрацьовані та повідомлено Департаменту закупівель Міністерства оборони України про результати їх опрацювання;
+4) крім цього, у звітному періоді представники Агенції взяли участь у зустрічі під головуванням заступника міністра оборони з одним із найбільших світових виробників ЗРК;
+5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>