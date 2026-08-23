--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -108,84 +108,80 @@
   </si>
   <si>
     <t>Визначення процедур проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів, які визначені відповідно до переліку міжнародних спеціалізованих організацій, їх представництв, що здійснюють закупівлі товарів, робіт і послуг оборонного призначення, затвердженого постановою Кабінету Міністрів України від 26 травня 2021 р. № 527</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство оборони України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>процедури визначено</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
-2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
-[...3 lines deleted...]
-6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2) відповідно до запиту Міністерства оборони України щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, також розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання і Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 30.06.2026 проєкт Угоди пройшов погодження Центральними органами виконавчої влади та направлений для проведення правової та антикорупційної експертиз до Міністерства юстиції України та Національного агентства з питань запобігання корупції;
+4) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Проведення оборонних закупівель через міжнародні спеціалізовані організації, їх представництва, спеціалізовані фонди, підприємства, установи та організації, а також через програми міжнародних військових продажів відповідно до процедур, зазначених у підпункті 2.6.2.5.1</t>
   </si>
   <si>
     <t>проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
-[...3 lines deleted...]
-5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, зокрема через програму Уряду США «Міжнародні військові продажі» (далі – FMS);
+2) у ІІ кварталі 2026 представники Агенції залучалися до обговорення спільних проєктів з одним із найбільших світових виробників ЗРК на запит Управління міжнародних проєктів Міністерства оборони України;
+3) такі обговорення стосувалися посилення спроможностей Повітряних Сил Збройних Сил України та розбудови співпраці у сфері налагодження промислової кооперації, які реалізовуватимуться, зокрема через використання інструментів FMS.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за ІІ квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>