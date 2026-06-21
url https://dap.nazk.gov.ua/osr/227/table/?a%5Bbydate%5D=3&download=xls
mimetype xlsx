--- v0 (2026-04-30)
+++ v1 (2026-06-21)
@@ -1,354 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...309 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -600,486 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...434 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>