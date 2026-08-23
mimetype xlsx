--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -1,43 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>2.6</t>
+  </si>
+  <si>
+    <t>Сектор оборони</t>
+  </si>
+  <si>
+    <t>2.6.3 Неефективна модель контролю продукції оборонного призначення у процесі виробництва не дає змоги вчасно та у повному обсязі запобігати постачанню бракованих зразків озброєння та військової техніки</t>
+  </si>
+  <si>
+    <t>2.6.3.1</t>
+  </si>
+  <si>
+    <t>Створена система державного гарантування якості товарів, робіт і послуг оборонного призначення в Україні впроваджує міжнародні вимоги і стандарти оцінювання відповідності системи менеджменту якості виробників, постачальників, які також відповідають стандартам НАТО</t>
+  </si>
+  <si>
+    <t>2.6.3.1.1</t>
+  </si>
+  <si>
+    <t>Розроблення проекту наказу Міноборони про затвердження концепції створення та функціонування електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами</t>
+  </si>
+  <si>
+    <t>день набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
+  </si>
+  <si>
+    <t>один місяць з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
+  </si>
+  <si>
+    <t>Міністерство оборони України</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік</t>
+  </si>
+  <si>
+    <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
+  </si>
+  <si>
+    <t>1.Відповідно до інформації, що надана головним виконавцем: "Розроблено проєкт наказу Міністерства оборони України від 12.12.2025 № 874/нм “Про затвердження Концепції створення та функціонування інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції”.
+2. З огляду на вищевказану інформацію, констатуємо, що захід виконано вчасно і повністю.</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.6.3.1.2</t>
+  </si>
+  <si>
+    <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 2.6.3.1.1, та забезпечення його доопрацювання (у разі потреби), зокрема із залученням виробників оборонної продукції та громадських організацій</t>
+  </si>
+  <si>
+    <t>два місяці з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
+  </si>
+  <si>
+    <t>чотири місяці з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
+  </si>
+  <si>
+    <t>громадське обговорення проведено та оприлюднено його результати</t>
+  </si>
+  <si>
+    <t>1.Відповідно до інформації, що надана головним виконавцем: "В період з 06.11.2025 по 24.11.2025 проєкт наказу Міністерства оборони України “Про затвердження Концепції створення та функціонування електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції” було розміщено на вебсайті Міноборони та проведено процедуру громадського обговорення. За час проведення громадського обговорення, зауваження та пропозиції до проєкту наказу не надходило”.
+2. З огляду на вищевказану інформацію, констатуємо, що захід виконано вчасно і повністю.</t>
+  </si>
+  <si>
+    <t>2.6.3.1.3</t>
+  </si>
+  <si>
+    <t>Затвердження наказом Міноборони концепції, зазначеної у підпункті 2.6.3.1.1, та її оприлюднення</t>
+  </si>
+  <si>
+    <t>п’ять місяців з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
+  </si>
+  <si>
+    <t>шість місяців з дня набрання чинності постановою, зазначеною у підпункті 2.6.3.2.2</t>
+  </si>
+  <si>
+    <t>наказ видано та оприлюднено</t>
+  </si>
+  <si>
+    <t>1.Відповідно до інформації, що надана головним виконавцем: "Затверджено наказом Міноборони  від 12.12.2025 № 874 концепції, зазначеної у підпункті 2.6.3.1.1 та її  оприлюднення на офіційному сайті Міноборони.”.
+2. З огляду на вищевказану інформацію, констатуємо, що захід виконано вчасно і повністю.</t>
+  </si>
+  <si>
+    <t>2.6.3.1.4</t>
+  </si>
+  <si>
+    <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами</t>
+  </si>
+  <si>
+    <t xml:space="preserve">день набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1 </t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t xml:space="preserve">технічне завдання розроблено та затверджено </t>
+  </si>
+  <si>
+    <t>1. Відповідно до інформації, що надана головним виконавцем:
+"Розроблено та затверджено дорожню карту з цифровізації та цифрової трансформації процесів державного гарантування якості щодо створення електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами".
+2. З огляду на вищевказане, констатуємо, що захід виконано.</t>
+  </si>
+  <si>
+    <t>2.6.3.1.5</t>
+  </si>
+  <si>
+    <t>Моніторинг проектів законів, які передбачають внесення змін до Закону України “Про оборонні закупівлі”, що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні, та підготовка відповідних пропозицій</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>моніторинг проведено</t>
+  </si>
+  <si>
+    <t>1. Відповідно до інформації, що надана головним виконавцем:
+1) здійснено постійний моніторинг;
+2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
+2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>2.6.3.1.6</t>
+  </si>
+  <si>
+    <t>Розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами</t>
+  </si>
+  <si>
+    <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
+  </si>
+  <si>
+    <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">систему введено в промислову експлуатацію </t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за ІІ квартал 2026 року даний захід є виконаним частково.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +600,486 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q8"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q8" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q8"/>
+  <mergeCells>
+    <mergeCell ref="A3:A8"/>
+    <mergeCell ref="B3:B8"/>
+    <mergeCell ref="C3:C8"/>
+    <mergeCell ref="D3:D8"/>
+    <mergeCell ref="E3:E8"/>
+    <mergeCell ref="Q3:Q8"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>