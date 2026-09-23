--- v0 (2026-06-27)
+++ v1 (2026-09-23)
@@ -218,51 +218,51 @@
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">систему введено в промислову експлуатацію </t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
-3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за ІІ квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>