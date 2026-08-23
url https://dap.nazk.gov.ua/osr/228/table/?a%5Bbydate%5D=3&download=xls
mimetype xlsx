--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -111,56 +111,54 @@
 1) організацію структури уповноваженого органу з державного гарантування якості;
 2) незалежність діяльності уповноваженого органу з державного гарантування якості шляхом встановлення заборони Міноборони втручатися у операційну діяльність такого органу;
 3) забезпечення функцій органу за допомогою функціонування електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції, у тому числі бази даних результатів оцінювання відповідності систем менеджменту якості постачальників вимогам, визначеним стандартами НАТО та/або відповідними військовими стандартами;
 4) постанова Кабінету Міністрів України від 16 червня 2021 р. № 622 “Про уповноважений орган з державного гарантування якості” втратила чинність
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Міністерство оборони України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-[...1 lines deleted...]
-2) наразі Міноборони проводить робочі консультації з фахівцями Секретаріату Кабінету Міністрів України щодо зауважень Юридичного департаменту СКМУ до зазначеного проекту акту.
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що Кабінетом Міністрів України прийнято постанову від 17 червня 2026 р. № 788, якою затверджено Положення про уповноважений орган з державного гарантування якості.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «постанову Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.07.2023 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.3.2.2 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, а також відсутність у прийнятому акті положень, які відтворюють п.п. 4 п.п. 2.6.3.2.2., відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.3.2.3</t>
   </si>
   <si>
     <t>Запровадження системи підготовки, підвищення рівня професійної компетенції персоналу системи державного гарантування якості та їх атестації</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>тренінгові програми оцінювання відповідності системи менеджменту якості виробників розроблено</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.3.2.3 Програми за IV квартал 2025 року.
   1. Відповідно до інформації, наданої головним виконавцем:
 "Запроваджено та забезпечується функціонування дієвої комплексної системи підготовки і підвищення професійної компетенції персоналу системи державного гарантування якості та представників підприємств оборонно-промислового комплексу, що ґрунтується на вимогах національного законодавства і стандартах НАТО серії AQAP.  Розроблено та впроваджено тренінгові програми з оцінювання відповідності систем менеджменту якості виробників, які реалізуються на базі провідних національних закладів освіти, громадських і міжнародних навчальних платформах. Забезпечено багаторівневу підготовку, регулярне підвищення кваліфікації та системне оцінювання професійних знань персоналу.                 
   Розроблено навчальну план-програму курсу підвищення кваліфікації з питань державного гарантування якості та проведення аудитів системи менеджменту якості підприємств оборонно-промислового комплексу (шифр – ОМ-ДГЯ) (розроблено робочою групою Управління державного гарантування якості та Національним університетом оборони України, наказ начальника управління від 04.08.2025 №101/нагд та затверджено начальником Головного управління державного гарантування якості 16.10.2025) на базі Національного університету оборони України, в рамках якого успішно пройшло підготовку та отримали сертифікати - 46 фахівців ДГЯ;
   На базі Національного технічного університету України “КПІ імені Ігоря Сікорського” розроблена навчальна програма “Стандартизація та системи менеджменту якості в оборонно-промисловому комплексі” та  запроваджено курс з навчання фахівців підприємств оборонно-промислового комплексу за програмою (затверджена  ректором та начальником Управління державного гарантування якості від 03.06.2025), в рамках якого здійснено підготовку 80 представників оборонних підприємств з отриманням сертифікатів".