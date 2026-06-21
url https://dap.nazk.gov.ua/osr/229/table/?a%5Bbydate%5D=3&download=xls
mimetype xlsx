--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -1,420 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...375 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -666,588 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...536 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>