--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -317,39 +317,25 @@
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
-
-[...12 lines deleted...]
-</file>