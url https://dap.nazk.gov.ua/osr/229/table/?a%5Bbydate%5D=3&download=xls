--- v2 (2026-08-23)
+++ v3 (2026-10-23)
@@ -1,43 +1,413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$10</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>2.6</t>
+  </si>
+  <si>
+    <t>Сектор оборони</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6.4 Неефективне використання бюджетних коштів та зловживання під час забезпечення житлом військовослужбовців
+</t>
+  </si>
+  <si>
+    <t>2.6.4.1</t>
+  </si>
+  <si>
+    <t>Проведено аудит існуючої житлової черги військовослужбовців; функціонує повністю автоматизована система управління чергами на житло, завдяки якій забезпечення військовослужбовців житлом здійснюється прозоро та відповідно до черговості</t>
+  </si>
+  <si>
+    <t>2.6.4.1.3</t>
+  </si>
+  <si>
+    <t>Проведення аудиту наявної житлової черги військовослужбовців, щоб усунити прогалини, верифікувати дані та наповнити цифрову автоматизовану систему, під час якого досліджено та визначено: 
+1) рівень забезпечення військовослужбовців; 
+2) організаційні недоліки в управлінні чергою;
+3) ефективні і неефективні механізми задоволення житлових потреб військовослужбовців</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>30.06.2023</t>
+  </si>
+  <si>
+    <t>Міністерство оборони України</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік</t>
+  </si>
+  <si>
+    <t>аудит проведено та оприлюднено звіт</t>
+  </si>
+  <si>
+    <t>За інформацією Міноборони: "Встановленим порядком узагальнено матеріали, надані квартирно-експлуатаційними підрозділами за результатами аудиту черги квартирного обліку, складено Акт проведення аудиту черги.
+Для проведення громадського обговорення направлено до Управління масової інформації Аудиторський звіт від 13.03.2025 №2459\2751 для проведення громадського обговорення".
+З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.6.4.1.4</t>
+  </si>
+  <si>
+    <t>Проведення громадського обговорення результатів аудиту, зазначеного у підпункті 2.6.4.1.3, з метою визначення шляхів усунення недоліків наявної житлової черги через запуск цифрової автоматизованої системи квартирного обліку</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>31.07.2023</t>
+  </si>
+  <si>
+    <t>громадське обговорення проведено та оприлюднено його результати</t>
+  </si>
+  <si>
+    <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
+Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
+За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
+Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
+  </si>
+  <si>
+    <t>2.6.4.1.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведення щороку інвентаризації облікових справ військовослужбовців та членів їх сімей, що перебувають на обліку військовослужбовців та членів їх сімей, що потребують поліпшення житлових умов, та верифікація даних </t>
+  </si>
+  <si>
+    <t>01.01.2024</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">звіт про результати інвентаризації оприлюднено </t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
+  </si>
+  <si>
+    <t>2.6.4.1.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Визначення потреби у створенні інформаційно-комунікаційної системи квартирного обліку військовослужбовців та житлового фонду, яка, зокрема, включає інформацію про:
+1) забезпечення ведення обліку житлового фонду і руху черги та розрахунку мінімальної і максимальної площі житла, яка може бути надана військовослужбовцю, що перебуває на обліку;
+2) ведення обліку військовослужбовців, які отримали постійне житло, зокрема шляхом приватизації службового житла (із зазначенням площі, вартості, кількості жилих приміщень, джерел фінансування) або грошової компенсації за належне для отримання жиле приміщення, із наведенням виду черги (загальна, першочергова, позачергова) та підстав для першочерговості / позачерговості забезпечення житлом;
+3) ведення обліку військовослужбовців, які проживають у службових жилих приміщеннях;
+4) ведення обліку військовослужбовців, які отримують грошову компенсацію за піднайом (найом) житла або проживають в орендованих військовими частинами жилих приміщеннях.
+</t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>потребу у створенні системи визначено</t>
+  </si>
+  <si>
+    <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
+Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
+З огляду на вищезазначене, захід є виконаним вчасно.</t>
+  </si>
+  <si>
+    <t>2.6.4.1.7</t>
+  </si>
+  <si>
+    <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>30.06.2025</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>технічне завдання розроблено</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) рішенням продуктового комітету з питань цифрової трансформації в системі Міноборони (Протокол № 7 від 24.10.2025), прийнято одноголосне негативне рішення на створення та впровадження в діяльність Збройних Сил України ІКС “ЖИТЛО+”;
+2) для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з: 
+- 15.01.2026 проведено узгоджувальну нараду, з залученням фахівців Міноборони та Збройних Сил, стосовно визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців;
+- станом на теперішній час по результатам проведеної наради, рішення про визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації не прийнято. (листи КСЛ: від 30.01.2026 № 370/1016/КСЛ, від 18.02.2026 № 370/1755/КСЛ, від 26.06.2026 № 370/7939/КСЛ).
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
+    <t>2.6.4.1.8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розроблення техноробочого проекту та введення в промислову експлуатацію інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 </t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">систему введено в промислову експлуатацію </t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що для визначення порядку подальших дій щодо виконання заходів, визначеному підпунктом 2.6.4.1.6,  відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6. Про результати проведення наради та подальші заходи   КСЛ ЗСУ не повідомлено.
+2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу, передбаченого п. 2.6.4.1.8 є невизначеність порядку подальших дій щодо виконання заходів, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 та з причин, зазначених у п. 2.6.4.1.7.
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+5. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
+  </si>
+  <si>
+    <t>2.6.4.1.9</t>
+  </si>
+  <si>
+    <t>Розроблення наказу про затвердження положення про інформаційно-комунікаційну систему, зазначену в підпункті 2.6.4.1.6</t>
+  </si>
+  <si>
+    <t>01.12.2025</t>
+  </si>
+  <si>
+    <t>наказ видано та оприлюднено</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
+  </si>
+  <si>
+    <t>2.6.4.1.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наповнення та підтримання в актуальному стані даних інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 </t>
+  </si>
+  <si>
+    <t>дані системи регулярно оновлюються</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,53 +659,605 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q10"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q7" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q8" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q9" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q10" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q10"/>
+  <mergeCells>
+    <mergeCell ref="A3:A10"/>
+    <mergeCell ref="B3:B10"/>
+    <mergeCell ref="C3:C10"/>
+    <mergeCell ref="D3:D10"/>
+    <mergeCell ref="E3:E10"/>
+    <mergeCell ref="Q3:Q10"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:description/>
+  <dc:subject/>
+  <cp:keywords/>
+  <cp:category/>
+</cp:coreProperties>
+</file>