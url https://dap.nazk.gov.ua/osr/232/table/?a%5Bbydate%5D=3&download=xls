--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -113,55 +113,55 @@
 2) порядок присвоєння військовослужбовцям чергового військового звання з одночасним призначенням їх на вищі посади за рейтинговим принципом (на конкурсній основі);
 3) мінімальні і максимальні строки вислуги та перебування у військовому званні;
 4) порядок проведення випробування під час прийняття громадян України на військову службу за контрактом з метою встановлення їх відповідності  військовим посадам;
 5) порядок відрахування курсантів як здобувачів вищої та фахової передвищої військової освіти (через небажання продовжувати навчання, недисциплінованість, систематичне невиконання умов контракту військовослужбовцем, невиконання освітньої програми (індивідуального навчального плану) у разі відмови від подальшого проходження військової служби на посадах осіб офіцерського, сержантського і старшинського складу після закінчення військового навчального закладу)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Міністерство оборони України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект указу подано на розгляд Президентові України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.1.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.5.1.2</t>
   </si>
   <si>
     <t>Розроблення проекту наказу Міноборони про внесення змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України, затвердженої наказом Міноборони від 10 квітня 2009 р. № 170, яким визначено: 
 1) призначення на вищі посади відбувається за рейтинговим принципом (конкурсній основі) із залученням комісій з відбору кандидатів до призначення на посади і комісій з питань проходження військової служби; 
 2) рейтингове оцінювання кожного військовослужбовця із визначенням відповідних критеріїв, а саме: оцінювання досягнень у військовій службі за сферами діяльності та/або спеціальностями, наявність відповідного рівня військової (професійної військової) освіти, військової підготовки та володіння іноземною мовою, участь (досвід керівництва) в умовах бойових дій, спеціальних операцій тощо;
 3) до складу комісій входить представник антикорупційного структурного підрозділу;
 4) порядок проведення конкурсу (призначення) на вищу посаду передбачає проведення перевірки на доброчесність (зокрема шляхом проведення психофізіологічного дослідження із застосуванням поліграфа), а також шляхом проведення співбесід, де під час оцінки доброчесності застосовується стандарт обґрунтованого сумніву;
 5) критерії доброчесності, прийнятні для військових посадових осіб, та процедури (протоколи) їх перевірки/оцінювання</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>