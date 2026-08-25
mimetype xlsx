--- v0 (2026-06-27)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -137,57 +137,53 @@
 Таким чином, можемо констатувати, що захід передбачений п. 2.7.1.5.1 виконаний повністю, однак з урахуванням порушення строків зазначених Державною антикорупційною програмою, відтак  невчасно.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.7.1.5.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 14 вересня 2020 р. 
 № 822 “Про затвердження Порядку формування та використання електронного каталогу” щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників) </t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
-    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що:
-[...5 lines deleted...]
-    <t>Виконано частково</t>
+    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що «розроблено і подано на розгляд Кабінету Міністрів України проєкт постанови Кабінету Міністрів України "Про внесення змін до Порядку формування та використання електронного каталогу" (лист від 10.11.2025 № 3312-05/76305-01). Проєкт акта доопрацьовано на виконання рішення Урядового комітету, прийнятого на засіданні 05.12.2025 (пункт 5 витягу з протоколу № 23), та надіслано до Кабінету Міністрів України (лист від 04.01.2026 № 3312-03/522-0)».
+З огляду на звітну інформацію, надану виконавцем заходу, а також інформацію з відкритих джерел встановлено, що Кабінет Міністрів України прийняв постанову від 14 січня 2026 р. № 33 "Про внесення змін до Порядку формування та використання електронного каталогу", якою, зокрема, передбачено положення щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників).
+Таким чином, захід, передбачений пунктом 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки, виконано своєчасно та в повному обсязі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +723,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>