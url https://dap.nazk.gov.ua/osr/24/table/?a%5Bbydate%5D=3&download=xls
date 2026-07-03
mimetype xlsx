--- v0 (2026-05-01)
+++ v1 (2026-07-03)
@@ -110,162 +110,161 @@
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено, що результати антикорупційної (зокрема громадської) експертизи підлягають оприлюдненню та обов’язковому розгляду;
 2) покладено на Національне агентство обов’язок з проведення антикорупційної експертизи всіх актів, що подаються на розгляд Кабінету Міністрів України;
 3) покладено на Національне агентство обов’язок проведення антикорупційної експертизи чинних нормативно-правових актів
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>24.06.2023 Кабінет Міністрів України схвалив проект  Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.   
+    <t>24.06.2023 Кабінет Міністрів України схвалив проект  Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.    
 27.06.2023 Національне агентство направило доопрацьований вищезазначений проект Закону України (лист № 10-03/13874-23) до Кабінету Міністрів України.
 Проект Закону України зареєстровано у Верховній Раді України 04.07.2023 (Реєстр. № 9457).
 13.02.2024 надано висновок комітету ВРУ з питань антикорупційної політики про розгляд зазначеного законопроекту.
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.3.2.2</t>
   </si>
   <si>
     <t>Здійснення аналізу практики реалізації Національним агентством у 2022—2024 роках повноважень з проведення антикорупційної експертизи проектів нормативно-правових актів та періодичного перегляду законодавства на наявність у ньому корупціогенних норм</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>аналіз проведено</t>
   </si>
   <si>
-    <t>Станом на 31.12.2025 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2.
-У зв’язку з обмеженістю доступних ресурсів та значним навантаженням на відповідальний самостійний структурний підрозділ, зумовленим виконанням пріоритетних завдань з підготовки проекту Антикорупційної стратегії на період після 2025 року, виконання заходу було відтерміновано.</t>
+    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.1.3.2.3</t>
   </si>
   <si>
     <t>Розроблення пропозицій щодо оновлення Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>пропозиції щодо оновлення Порядку та Методології розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.12.2025 не завершено здійснення відповідного аналізу.
-У зв’язку з обмеженістю доступних ресурсів та значним навантаженням на відповідальний самостійний структурний підрозділ, зумовленим виконанням пріоритетних завдань з підготовки проекту Антикорупційної стратегії на період після 2025 року, виконання заходу було відтерміновано.</t>
+    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.03.2026 не завершено здійснення відповідного аналізу.</t>
   </si>
   <si>
     <t>1.1.3.2.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення пропозицій щодо оновлення Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.12.2025 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.5</t>
   </si>
   <si>
     <t>Остаточне доопрацювання (у разі потреби) та затвердження оновлених Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Порядок і Методологію затверджено</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.12.2025 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Забезпечення проведення Мін’юстом (до передачі цих повноважень Національному агентству) та Національним агентством (після отримання відповідних повноважень) антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t xml:space="preserve">антикорупційною експертизою Мін’юсту/Національного агентства охоплено 
 100 відсотків проектів законів, поданих на розгляд Кабінету Міністрів України
 </t>
   </si>
   <si>
-    <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України (в рамках проведення правової експертизи).
+    <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
+Додатково Міністерством юстиції України повідомляється, що протягом І кварталу 2026 року продовжується забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>