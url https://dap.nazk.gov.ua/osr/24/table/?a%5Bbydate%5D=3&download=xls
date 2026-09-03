--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -139,132 +139,132 @@
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.3.2.2</t>
   </si>
   <si>
     <t>Здійснення аналізу практики реалізації Національним агентством у 2022—2024 роках повноважень з проведення антикорупційної експертизи проектів нормативно-правових актів та періодичного перегляду законодавства на наявність у ньому корупціогенних норм</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>аналіз проведено</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.1.3.2.3</t>
   </si>
   <si>
     <t>Розроблення пропозицій щодо оновлення Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>пропозиції щодо оновлення Порядку та Методології розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.03.2026 не завершено здійснення відповідного аналізу.</t>
+    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 30.06.2026 не завершено здійснення відповідного аналізу.</t>
   </si>
   <si>
     <t>1.1.3.2.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення пропозицій щодо оновлення Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.5</t>
   </si>
   <si>
     <t>Остаточне доопрацювання (у разі потреби) та затвердження оновлених Порядку та Методології проведення антикорупційної експертизи Національним агентством</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Порядок і Методологію затверджено</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Забезпечення проведення Мін’юстом (до передачі цих повноважень Національному агентству) та Національним агентством (після отримання відповідних повноважень) антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t xml:space="preserve">антикорупційною експертизою Мін’юсту/Національного агентства охоплено 
 100 відсотків проектів законів, поданих на розгляд Кабінету Міністрів України
 </t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
-Додатково Міністерством юстиції України повідомляється, що протягом І кварталу 2026 року продовжується забезпечення проведення 100% антикорупційної експертизи проектів актів.
+Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>