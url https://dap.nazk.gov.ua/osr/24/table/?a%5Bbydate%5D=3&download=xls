--- v2 (2026-09-03)
+++ v3 (2026-11-02)
@@ -220,51 +220,51 @@
   <si>
     <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Забезпечення проведення Мін’юстом (до передачі цих повноважень Національному агентству) та Національним агентством (після отримання відповідних повноважень) антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
     <t xml:space="preserve">антикорупційною експертизою Мін’юсту/Національного агентства охоплено 
 100 відсотків проектів законів, поданих на розгляд Кабінету Міністрів України
 </t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
-Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
+Додатково Міністерством юстиції України повідомляється, що протягом І-ІІІ кварталів 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>