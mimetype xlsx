--- v0 (2026-06-27)
+++ v1 (2026-08-27)
@@ -292,131 +292,127 @@
   </si>
   <si>
     <t>2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та прийняття нормативно-правового акта щодо функціонування електронної системи у системі встановлення інвалідності та підтримки людей із обмеженням повсякденного функціонування як складової Єдиної інформаційної системи соціальної сфери, яка:
 1) має функціонал додаткової верифікації особи;
 2) має функціонал визначення та призначення особі необхідної соціальної підтримки;
 3) відтворює унікальний номер запису в Єдиному державному демографічному реєстрі;
 4) має функціонал деактивації даних про осіб, які вибули, померли тощо;
 5) здійснює взаємодію з іншими державними реєстрами і базами даних
 </t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>Національна служба здоров’я України,
 Фонд соціального захисту осіб з інвалідністю,
 Міністерство охорони здоров’я України</t>
   </si>
   <si>
     <t>прийнято нормативно-правовий акт</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.6 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...8 lines deleted...]
-З огляду на це, захід можна вважати виконаним частково.</t>
+    <t>На виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми на 2023-2025 роки, Міністерство соціальної політики повідомило, що: "постановою Кабінету Міністрів України від 13.06.2024 № 687 "Про внесення змін до постанов Кабінету Міністрів України від 1 червня 2020 р. № 587 і від 14 квітня 2021 р. № 404" було закріплено нормативно підсистеми Єдиної інформаційної системи соціальної сфери, а саме:
+- Соціальний веб-портал електронних послуг Мінсоцполітики;
+- Цифровий інструмент "Ведення випадку" (кейс-менеджмент).
+Кейс-менеджмент – це системний підхід до управління випадком, тобто структуроване надання послуг та підтримки для вирішення індивідуальних потреб. Кейс-менеджмент дозволяє організувати надання соціальних послуг, виходячи з потреб конкретної людини чи родини. А також можливості дистанційного доступу до подання заяв, звернень, повідомлень для осіб, які потребують соціальної підтримки, зокрема соціальних послуг, інформаційної взаємодії таких осіб та уповноважених органів, що здійснюють організацію та надання соціальної підтримки.
+Реалізовано можливість отримання в цифровому форматі 38 соціальних послуг та забезпечення допоміжними засобами реабілітації через Соціальний веб-портал Мінсоцполітики, на якому розміщені зокрема, кабінети отримувача соціальних послуг, надавача соціальних послуг і кейс-менеджера". 
+З аналізу відповідної постанови Кабінету Міністрів України № 687 від 13.06.2024 та наказу Міністерства соціальної політики  від 12.12.2024  № 578-Н, можемо констатувати, що  розроблено та прийнято Положення про Соціальний веб-портал Міністерства соціальної політики України, яким визначено порядок функціонування електронної системи як складової Єдиної інформаційної системи соціальної сфери. Документ забезпечує нормативну основу для електронної ідентифікації користувачів, визначення та призначення соціальної підтримки, а також взаємодію з державними реєстрами та інформаційними системами. Водночас у Положенні не передбачено функціонал деактивації даних про осіб, які вибули або померли, та прямо не врегульовано питання відтворення унікального номера запису в Єдиному державному демографічному реєстрі. 
+З огляду на викладене, захід можна вважати виконаним частково.</t>
   </si>
   <si>
     <t>2.7.3.4.7</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та затвердження технічного завдання для розширення функціоналу електронної системи, зазначеної у підпункті 2.7.3.4.6
 </t>
   </si>
   <si>
     <t>один місяць з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>технічне завдання затверджено</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.7 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено:
-[...3 lines deleted...]
-З огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.7. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики України повідомлено: "станом на 15 липня 2026 року Мінсоцполітики здійснює модернізацію Єдиної інформаційної системи соціальної сфери у частині реабілітації, оцінювання повсякденного функціонування людини та електронного кейс-менеджменту.
+30 грудня 2024 року затверджено технічне завдання щодо розширення функціоналу ЄІССС у частині реабілітації та цифровізації процесів, які раніше забезпечувалися медико-соціальними експертними комісіями. Передбачено отримання та обробку рішень експертних команд з оцінювання повсякденного функціонування особи, актуалізацію соціальної реєстраційної картки в Єдиному соціальному реєстрі, інформаційну взаємодію з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності.
+Також реалізовано можливість подання через Соціальний портал заяв про забезпечення допоміжними засобами реабілітації, отримання статусів їх опрацювання та формування електронних витягів із рішень експертних команд. Відповідний функціонал введено у промислову експлуатацію у 2025 році.
+Крім того, 1 серпня 2025 року в межах договору № 0391/39-2025 від 16 квітня 2025 року розроблено технічне завдання щодо модернізації Соціального вебпорталу електронних послуг Мінсоцполітики та цифрового інструмента «Ведення випадку» — електронного кейс-менеджменту.
+Технічним завданням передбачено цифровізацію повного життєвого циклу ведення випадку: оцінювання потреб людини або сім’ї, формування індивідуального плану, визначення соціальних послуг, координацію роботи кейс-менеджерів, органів соціального захисту та надавачів послуг, контроль виконання плану і формування звітності.
+Окремо передбачено відображення унікального номера запису в Єдиному державному демографічному реєстрі — УНЗР. Його використання має забезпечити однозначну ідентифікацію людини, зменшити ризик створення дубльованих записів та підвищити достовірність міжвідомчого обміну даними". 
+ Таким чиом, можемо констатувати, що Міністерством соціальної політики України продовжується змістовне виконання вказаного заходу ДАП. Водночас,  з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаного заходу із заходом передбаченим п. 2.7.3.4.7, можемо констатувати, що останній у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.8</t>
   </si>
   <si>
     <t>Розроблення проекту програмного забезпечення для розширення функціоналу електронної системи, зазначеної у підпункті 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">чотири місяці з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>шість місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6.</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.8 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики України повідомлено, що:
-[...3 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування щодо виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про Соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.8 Державної антикорупційної програми на 2023-2025 роки, Мінсітерством соціальної політики України повідомлено, що: " 24 грудня 2024 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо розроблення програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, які на момент формування заходу здійснювали медико-соціальні експертні комісії. 30 грудня 2024 року затверджено технічне завдання, на підставі якого розроблено та реалізовано проєкт розширення функціоналу ЄІССС.
+Розроблене рішення передбачало забезпечення інформаційної взаємодії ЄІССС із системою оцінювання повсякденного функціонування особи, отримання та опрацювання рішень експертних команд, створення або актуалізацію соціальної реєстраційної картки людини, а також цифровізацію процесів забезпечення допоміжними засобами реабілітації.
+Додатково 16 квітня 2025 року Мінсоцполітики, МБО «Фонд Східна Європа» та ДП «ІОЦ» уклали договір щодо модернізації Соціального вебпорталу електронних послуг та цифрового інструмента «Ведення випадку». Договором передбачено подальше доопрацювання ЄІССС, зокрема відображення унікального номера запису в Єдиному державному демографічному реєстрі для однозначної ідентифікації людини та запобігання дублюванню відомостей". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
   <si>
     <t>2.7.3.4.9</t>
   </si>
   <si>
     <t>Введення в тестову експлуатацію розширеного функціоналу електронної системи, зазначеної у підпункті 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">сім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6. </t>
   </si>
   <si>
     <t>вісім місяців з дня набрання чинності нормативно-правовим актом, зазначеним у підпункті 2.7.3.4.6</t>
   </si>
   <si>
     <t xml:space="preserve">розширений функціонал електронної системи охорони здоров’я введено в експлуатацію </t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом 2.7.3.4.9 Державної антикорупційної програми на 2023–2025 роки, Міністерством соціальної політики повідомлено, що:
-[...1 lines deleted...]
-Водночас, з огляду на звітну інформацію, надану у межах звітування стосовно виконання заходу, передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, неповну кореляцію вимог відповідного Положення про соціальний веб-портал електронних послуг із вимогами ДАП, а також безумовний взаємозв’язок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.4.9. Державної антикорупційної програми на 2023-2025 роки, Міністерством соціальної політики повідомлено, що: "забезпечено розроблення та впровадження програмного забезпечення для модернізації Єдиної інформаційної системи соціальної сфери у частині реабілітації та цифровізації процесів, пов’язаних з установленням інвалідності. Розширений функціонал введено в дослідно-промислову експлуатацію наказом Мінсоцполітики від 31 грудня 2024 року № 603, а наказом від 26 лютого 2025 року № 79 — у промислову експлуатацію.
+Реалізований функціонал забезпечує отримання та опрацювання в ЄІССС рішень експертних команд з оцінювання повсякденного функціонування особи, створення або актуалізацію соціальної реєстраційної картки, обмін відомостями з інформаційними системами МОЗ, Пенсійного фонду України та Централізованим банком даних з проблем інвалідності. Також забезпечено подання заяв про надання допоміжних засобів реабілітації через Соціальний портал Мінсоцполітики та відстеження статусу їх опрацювання". Водночас, з огляду на звітну інформацію надану у межах звітнування стосовно виконання заходу передбаченого п. 2.7.3.4.6 Державної антикорупційної програми, не повну кореляцію вимог відповідного Положення  про соціальний веб-портал електронних послуг вимогам ДАП, та безумовний взаємозвязок вказаних заходів, можемо констатувати, що вказаний захід у межах звітного періоду виконаний лише частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>