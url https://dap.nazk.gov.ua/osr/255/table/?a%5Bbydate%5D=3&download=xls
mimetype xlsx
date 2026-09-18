--- v0 (2026-06-06)
+++ v1 (2026-09-18)
@@ -160,51 +160,51 @@
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Міністерством освіти і науки України розроблено та подано на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам» (лист МОН вих. №1/20437п-23 від 27.12.2023). Відповідний законопроект було схвалено КМУ та внесено до Верховної Ради України (реєстраційний номер 10399 від 10.01.2024).
 Законопроект №10399 пропонує внести зміни, зокрема, до Закону України «Про вищу освіту» в частині:
 - обсяг видатків державного бюджету на оплату послуг з навчання здобувачів вищої освіти за державним замовленням розподіляється між закладами освіти та науковими установами на основі формули, яку затверджує Кабінет Міністрів України за поданням центрального органу виконавчої влади у сфері освіти і науки (частина четверта статті 72);
 - фінансування оплати послуг з навчання здобувачів вищої освіти в рамках державного, регіонального замовлення здійснюється за умови, що розмір оплати за навчання здобувачів вищої освіти за кошти фізичних або юридичних осіб визначено відповідним закладом освіти чи науковою установою з дотриманням порядку формування мінімального розміру оплати за навчання для здобуття вищої освіти на основі індикативної собівартості, затвердженого Кабінетом Міністрів України (частина восьма статті 71).
 Відповідні положення повністю корелюються з реалізацією заходу 2.7.6.2.2.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.7.6.2.3</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження щодо уточнення конкретних показників результативності, які використовуються у формулі розподілу обсягу видатків державного бюджету на вищу освіту між закладами вищої освіти</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>звіт за результатами аналітичного дослідження оприлюднено</t>
   </si>
   <si>
-    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
+    <t>Відповідно до наданої Головним виконавцем (МОН) заходу 2.7.6.2.3 звітної інформації за 4 квартал 2025 року (актуально на 2 квартал 2026) здійснено аналіз впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти (див. Ключові джерела оцінки). Аналіз здійснено з метою вдосконалення вдосконалення чинного регулювання фінансово-економічних відносин у системі вищої освіти та врахування. Аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі, буде проведено до кінця 2025 року.
 З огляду на те, що Головний виконавець не здійснив аналіз впливу всіх результатів діяльності ЗВО, які застосовуються у формулі до кінця 2025 року, а також те, що показник виконання заходу 2.7.6.2.3 передбачає оприлюднення звіту за результатами аналітичного дослідження, НАЗК залишає статус виконання заходу 2.7.6.2.3 "не виконано".</t>
   </si>
   <si>
     <t>2.7.6.2.4</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.7.6.2.3, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>З огляду на те, що аналітичне дослідження, передбачене заходом 2.7.6.2.3 Програми, станом на кінець IV кварталу 2025 року все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми (URL: https://dap.nazk.gov.ua/zahid/443/)), і, відповідно, не було здійснено підготовки, презентації та проведення експертного обговорення звіту за його результатами - захід 2.7.6.2.4 Програми залишається невиконаним.</t>
   </si>
   <si>
     <t>2.7.6.2.5</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти в частині уточнення конкретних показників результативності, які використовуються у ній, з урахуванням результатів аналітичного дослідження, зазначеного у підпункті 2.7.6.2.3</t>
@@ -212,51 +212,51 @@
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>1) У І кварталі 2024 року Міністерство освіти і науки України (далі – МОН) повідомило, що МОН розробило, а Кабінет Міністрів України ухвалив Постанову КМУ від 15.03.2024 № 298 «Про внесення змін до постанови Кабінету Міністрів України від 24 грудня 2019 р. № 1146» (далі – Постанова № 298).
 Постановою № 298 дійсно були внесені зміни, спрямовані на удосконалення Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти, враховуючи аспект міжнародної підтримки закладу освіти. Основні зміни Постанови № 298 стосувалися:
 - визначення показників міжнародного визнання, регіональної підтримки, наукової діяльності, працевлаштування випускників;
 - фінансування підготовки здобувачів вищої освіти новоутвореними та реорганізованими закладами;
 - розподілу коштів для закладів вищої освіти приватної форми власності, що готують здобувачів за державним замовленням;
 - приведення постанови КМУ № 1146 у відповідність до законодавства та врахування особливостей воєнного часу.
 Водночас змістом заходу 2.7.6.2.5 Програми передбачено, що відповідні зміни до постанови КМУ № 1146 повинні були враховувати результати аналітичного дослідження щодо уточнення конкретних показників результативності, які використовуються у формулі розподілу обсягу видатків державного бюджету на вищу освіту між закладами вищої освіти (захід 2.7.6.2.3 Програми). З огляду на те, що вказане аналітичне дослідження не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не могли бути враховані при розробці та прийнятті Постанови № 298, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 2) МОН в рамках звітування за І квартал 2025 року, як звітний період, для цілей проведення моніторингу стану виконання заходу 2.7.6.2.5 Програми було надано текст проєкту постанови КМУ «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146, від 3 березня 2020 р. № 191» (далі – Проєкт Постанови) та матеріали щодо нього (див. Ключові джерела оцінки).
 Як вказується у пояснювальній записці до Проєкту Постанови його метою, серед іншого є «...вдосконалення порядку розподілу між закладами вищої освіти видатків державного бюджету на вищу освіту з метою підготовки здобувачів вищої освіти за державним замовленням, що здійснюється відповідно до Формули розподілу видатків державного бюджету між закладами вищої освіти на основі показників їх освітньої, наукової та міжнародної діяльності...».
 Своєю чергою, Проєктом Постанови, серед іншого, пропонується з метою уможливлення розподілу фінансування за Формулою у січні відмовитися від розрахунку обсягу фінансування на підставі касових видатків попереднього року. При розрахунку пропонується враховувати обсяг фінансування, передбачених закладу освіти у попередньому році, визначений за Формулою без урахування видатків зазначених в абз. п’ятому – десятому пункту 3 Формули (соціальні видатки) та резерву. Також Проєктом Постанови пропонується вдосконалити показники, зокрема, пропонується збільшити кількість діапазонів масштабу та наукової діяльності, доповнити значення показника міжнародної діяльності, уточнити показник регіональної підтримки.
 Станом на кінець І кварталу 2025 року Проєкт Постанови було подано на розгляд Кабінету Міністрів України.
 У ІІ кварталі 2025 року (11.04.2025) прийнято постанову Кабінету Міністрів України від 11.04.2025 № 417 «Про внесення змін до постанов Кабінету Міністрів України від 24 грудня 2019 р. № 1146 і від 3 березня 2020 р. № 191» (див. Ключові джерела оцінки).
 Вказане свідчить, що Проєкт Постанови (як і Постанова № 298) належною мірою корелюється зі змістом та охоплює вимоги заходу 2.7.6.2.5 Програми, водночас з огляду на те, що аналітичне дослідження, передбачене змістом заходу 2.7.6.2.3 Програми все ще не було проведено (див. стан виконання заходу 2.7.6.2.3 Програми), його результати не враховані при розробці Проєкту Постанови, з огляду на що можливо констатувати лише часткове виконання цього заходу 2.7.6.2.5 Програми.
 У ІV кварталі 2025 МОН було надано інформацію про розроблення та затвердження постанови КМУ від 29 жовтня 2025 р. № 1392 "Про внесення змін до Формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти" (див. Ключові джерела оцінки), яка запровадила новий коефіцієнт для підтримки прифронтових та переміщених університетів (наприклад, Харківщини, Миколаївщини, Запоріжжя), щоб забезпечити їхню роботу, підвищити зарплати та стабільність освітнього процесу в умовах підвищених ризиків. Проєктом акта пропонується поширити коефіцієнт регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти. Також проєктом акта пропонується встановити показник регіональної підтримки на рівні 1,1 для тимчасово переміщених закладів вищої освіти. Проєкт акта підготовлено за результатами експертного обговорення та аналізу впливу параметрів формули на спроможність закладів вищої освіти, які функціонують у прифронтових регіонах.
 Тим не менш, зміни до формули розподілу видатків державного бюджету на вищу освіту між закладами вищої освіти здійснено лише з урахуванням аналізу впливу поширення коефіцієнту регіональної підтримки на частину фінансування стабільної діяльності закладів вищої освіти.
-Тому внаслідок моніторингу за І квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
+Тому внаслідок моніторингу за ІІ квартал 2026 статус виконання заходу залишається «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>