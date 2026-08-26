--- v0 (2026-06-27)
+++ v1 (2026-08-26)
@@ -141,52 +141,60 @@
 Для напрацювання Книги 5 представники Міністерства включені до відповідних робочих груп з розробки проекту Закону України „Про основні засади житлової політики” та оновлення Закону України „Про житловий фонд соціального призначення”, які містять положення щодо соціального житла.
 Проект ЗУ „Про основні засади житлової політики” підготовлений та направлений Мінінфраструктури до ЦОВВ для надання пропозицій.
 Після розробки ЗУ „Про основні засади житлової політики” та оновлення ЗУ „Про житловий фонд соціального призначення” відповідні положення будуть кодифіковані та включені до відповідної книги Кодексу.»
 Міністерство соціальної політики України про виконання заходу станом на 31.12.2024 зазначає таке: «Мінсоцполітики спільно з Комітетом ВРУ з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи здійснює напрацювання проекту Соціального кодексу України.
 Вже напрацьована концепція Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення.
 Наразі здійснюється напрацювання положень кожної книги. З огляду на масштабність завдання щодо напрацювання проекту Соціального кодексу України, яке охоплює опрацювання значного масиву міжнародного законодавства, необхідність узгодження основних положень з ключовими стейкхолдерами та адаптацією до євроінтеграційних вимог, Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки, на грудень 2025 року. Одночасно повідомляємо, що Мінсоцполітики листом від 18.10.2024 № 24034/0/2-24/51 надало Кабінету Міністрів України пропозиції до проекту плану законопроектної роботи Верховної Ради України на 2025 рік, якими пропонує встановити термін подання проекту Соціального кодексу України до Верховної Ради України на грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 31.12.2024 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики України про виконання заходу станом на 31.03.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 Завданням 363 Плану законопроектної роботи Верховної Ради України на 2025 рік, затвердженого Постановою Верховної Ради України від 11.02.2025 № 4228-IX, розроблення Соціального кодексу України та його подання на розгляд Верховної Ради України передбачено на грудень 2025 року.
 З огляду на зазначене, Мінсоцполітики готує пропозиції щодо внесення змін до Державної антикорупційної програми на 2023-2025 роки в частині перенесення строку виконання заходів 2.7.7.1.1 та 2.7.7.1.2 на грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 31.03.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики України про виконання заходу станом на 30.06.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 На сьогодні напрацьовано концепцію Соціального кодексу, яка передбачає наявність 6 книг: загальні положення Кодексу (Книга 1), соціальне страхування (Книга 2), пенсійне страхування (Книга 3), соціальне забезпечення (Книга 4), соціальне житло (Книга 5), контроль, відповідальність та форми захисту прав (Книга 6), прикінцеві та перехідні положення. По кожному напряму ведеться відповідна робота.
 З огляду на масштабність завдання щодо напрацювання проекту Соціального кодексу України, яке охоплює опрацювання значного масиву міжнародного законодавства, необхідність узгодження основних положень з ключовими стейкголдерами та адаптацією до євроінтеграційних вимог, Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки.
 Водночас зазначаємо, що завданням 363 Плану законопроектної роботи Верховної Ради України на 2025 рік, затвердженого Постановою Верховної Ради України від 11.02.2025 № 4228-IX, розроблення Соціального кодексу України та його подання на розгляд Верховної Ради України передбачено на грудень 2025 року.
 Також повідомляємо, що Мінсоцполітики листом від 06.05.2025 № 5060/0/2-25/51 звернулось до Національного агентства з питань запобігання корупції з проханням внести зміни до додатку 2 до Державної антикорупційної програми на 2023-2025 роки в частині перенесення строку виконання заходів 2.7.7.1.1 та 2.7.7.1.2 на грудень 2025 року. Листом від 09.06.2025 № 13/49672-25 Національне агентство з питань запобігання корупції повідомило про те, що наразі НАЗК не планується перегляд зазначеної Програми.
 Крім цього, Мін’юст листом від 04.07.2025 № 95380/5.2.1/26-25 надіслано рішення засідання Комітету міністрів Ради Європи, яке відбулося 10–12 червня 2025 року у м. Страсбург, в якому ухвалено рішення запропонувати органам влади надати оновлену інформацію про прогрес у прийнятті проекту Соціального кодексу до червня 2026 року».
 З огляду на те, що проект Соціального кодексу станом на 30.06.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики, сім'ї та єдності України про виконання заходу станом на 30.09.2025 зазначає таке: «З метою створення законодавчого підґрунтя для забезпечення реалізації соціальних прав і гарантій людини і громадянина, зокрема, на достатній життєвий рівень для себе і своєї сім’ї, а також для реалізації механізму соціального захисту громадян, які потрапили у складні життєві обставини, пунктом 205 плану пріоритетних дій Уряду на 2025 рік, затвердженого розпорядженням Кабінету Міністрів України від 10 вересня 2025 р. № 1003-р, передбачено захід щодо розроблення проекту Соціального кодексу України та початок його громадського обговорення, у якому визначено відповідальним виконавцем Мінсоцполітики та строк виконання – грудень 2025 року».
 З огляду на те, що проект Соціального кодексу станом на 30.09.2025 не розроблено, констатуємо, що захід не виконано.
 Міністерство соціальної політики, сім'ї та єдності України про виконання заходу станом на 31.12.2025 зазначає таке: «Мінсоцполітики разом із Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів та командою проекту Ради Європи „Посилення соціального захисту в Україні” здійснює підготовку проекту Соціального кодексу України.
 Наразі напрацьовано оновлену концепцію Соціального кодексу України.
 Разом з тим на сьогодні наявні близько 100 законодавчих актів, які потребують оновлення, актуалізації та адаптації до вимог законодавства ЄС шляхом синхронізації всіх підходів з процесом вступу до ЄС.
 Мінсоцполітики продовжує роботу щодо виконання завдання, визначеного підпунктом 2.7.7.1.1 пункту 2 заходів з виконання Державної антикорупційної програми на 2023–2025 роки».
 З огляду на те, що проект Соціального кодексу станом на 31.12.2025 не розроблено, констатуємо, що захід не виконано.
-За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за І квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них. Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності.».
-З огляду на те, що проект Соціального кодексу станом на 31.03.2026 не розроблено, констатуємо, що захід не виконано.</t>
+За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за І квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них. Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності».
+За інформацією, що надана Міністерством соціальної політики, сім'ї та єдності України за ІІ квартал 2026 року: «Мінсоцполітики разом із командою проекту Ради Європи «Посилення соціального захисту в Україні» та народними депутатами України напрацьовує положення проекту Соціального кодексу України, що передбачає аналіз міжнародного законодавства, визначення конкретних напрямів для подальшого формування української нормативно-правової бази за кожним із них.
+Розробка Соціального кодексу покликана трансформувати соціальну політику від реактивного реагування на проблеми до проактивного та сталого розвитку, орієнтованого на підвищення добробуту населення та зниження соціальної нерівності.
+Наразі оновлено Концепцію Соціального кодексу України та в робочому порядку узгоджено з Комітетом Верховної Ради України з питань соціальної політики та захисту прав ветеранів. У Концепції окреслено структуру та основні засади у сфері соціального захисту, зокрема окреслено ключові напрями семи книг, які стануть основою проекту Соціального кодексу та з урахуванням яких ведеться активна робота з його розробки.
+Активно проводяться робочі зустрічі з експертами проекту Ради Європи з напрацювання положень книг проекту Соціального кодексу з опрацюванням значного масиву міжнародного та українського законодавства та адаптацією до євроінтеграційних вимог, визначення основної термінології тощо.
+Проводиться комунікаційна робота щодо обговорення та узгодження ключових питань нової соціальної політики, які будуть відображені в положеннях Соціального кодексу.
+В межах роботи над новою соціальною моделлю розробляються зміни до існуючих та напрацювання нових нормативно-правових актів.
+Також Мінсоцполітики реалізовує пілотний проект щодо трансформації 5 видів державної допомоги в одну більш суттєву – базову соціальну допомогу. Напрацьовано необхідні зміни до законодавства України, які також будуть відображені в одній з книг проекту Соціального кодексу. Наразі Верховною Радою України прийнято за основу законопроект „Про базову соціальну допомогу” (реєстр. № 15094 від 20.03.2026), внесений народними депутатами України Мотовиловцем А. А., Третьяковою Г. М. та іншими, яким пропонується запровадити базову державну соціальну допомогу як уніфікований і комплексний вид соціальної підтримки сімей з низькими доходами.
+Зокрема, вже напрацьовано першу книгу Соціального кодексу».
+З огляду на те, що проект Соціального кодексу станом на 30.06.2026 не розроблено, констатуємо, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.7.7.1.4</t>
   </si>
   <si>
     <t>Введення в промислову експлуатацію Єдиної інформаційної системи соціальної сфери</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік чи обсягу міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>введено в промислову експлуатацію Єдину інформаційну систему соціальної сфери</t>
   </si>