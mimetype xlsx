--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -116,54 +116,54 @@
 7) встановлено обов’язок виконання керівником державного органу вимог до мінімальної штатної чисельності уповноваженого підрозділу з питань запобігання та виявлення корупції в державних органах;
 8) встановлено обов’язок погоджувати з Національним агентством зміну структури та штату органів, зазначених у частині першій статті 19 Закону, що призводить до реорганізації уповноваженого підрозділу, переміщення або звільнення його керівника або працівників, а також затверджувати таку структуру та штатний розпис, що передбачають утворення уповноваженого підрозділу (призначення уповноваженої особи) вперше;
 9) передбачено обов’язок керівників органів, підприємств, установ, організацій укладати з керівником уповноваженого підрозділу (уповноваженою особою) декларацію незалежності за типовою формою, затвердженою Національним агентством, та забезпечити її дотримання, що дасть змогу конкретизувати гарантії незалежності уповноваженого підрозділу (уповноваженої особи) від впливу чи втручання у його роботу;
 10) передбачено погодження призначення на посади та звільнення з посад керівників уповноважених підрозділів (уповноважених осіб) територіальних органів державних органів, юрисдикція яких поширюється на всю територію України, підприємств, установ, організацій, які належать до сфери управління державних органів, з керівниками уповноважених підрозділів (уповноваженими особами) відповідних державних органів, а керівників уповноважених підрозділів (уповноважених осіб) комунальних підприємств — з керівниками уповноважених підрозділів (уповноваженими особами) відповідних органів місцевого самоврядування
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект.  
+    <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.12.2025 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій, затверджених постановою Кабінету Міністрів України від 18 квітня 2012 р. № 606, в частині включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
@@ -174,51 +174,53 @@
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до Типової форми контракту з керівником підприємства, що є у державній власності, затвердженої постановою Кабінету Міністрів України від 2 серпня 1995 р. № 597, в частині визначення у Типовій формі обов’язку керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>На виконання заходу 1.1.4.1.12. Мінекономіки розроблено проект постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається внести зміни до Типової форми контракту (шляхом викладення його у новій редакції) з керівником підприємства, що є у державній власності, передбачивши в контракті, у тому числі, обов’язок керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 прийнято рішення про необхідність доопрацювання проекту постанови. При цьому доручено Мінекономіки разом із заінтересованими органами опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства та головою виконавчого органу господарського товариства, у статутному капіталі якого 100 відсотків акцій (часток) належать державі.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494).
-Натомість, 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення «підприємств» та їх перетворення у господарські товариства.</t>
+Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення  всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства. 
+З урахуванням цього Закону та в рамках підготовки пропозицій щодо внесення змін до Політики державної власності, затвердженої постановою КМУ від 29.11.2024 № 1369, передбачається визнати такою, що втратила чинність, постанову КМУ від 2 серпня 1995 р. № 597.
+Водночас, з огляду на викладене, показник виконання заходу не досягнуто: постанову Кабінету Міністрів України не прийнято, у зв’язку з чим захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>1.1.4.1.13</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, затверджених постановою Кабінету Міністрів України від 22 липня 2016 р. № 448, та визначення одним із компонентів вимоги “Лідерство” створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та впровадження онлайн-курсу про роль керівника у розбудові доброчесного середовища організації. Навчання пройшли та успішно склали вихідне тестування щонайменше 
 300 керівників міністерств, інших центральних органів виконавчої влади, місцевих державних адміністрацій, міських, селищних, сільських голів, голів обласних рад, керівників підприємств, установ, організацій всіх форм власності
 </t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>