--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -174,95 +174,96 @@
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до Типової форми контракту з керівником підприємства, що є у державній власності, затвердженої постановою Кабінету Міністрів України від 2 серпня 1995 р. № 597, в частині визначення у Типовій формі обов’язку керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>На виконання заходу 1.1.4.1.12. Мінекономіки розроблено проект постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається внести зміни до Типової форми контракту (шляхом викладення його у новій редакції) з керівником підприємства, що є у державній власності, передбачивши в контракті, у тому числі, обов’язок керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 прийнято рішення про необхідність доопрацювання проекту постанови. При цьому доручено Мінекономіки разом із заінтересованими органами опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства та головою виконавчого органу господарського товариства, у статутному капіталі якого 100 відсотків акцій (часток) належать державі.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494).
-Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення  всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства. 
+Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства.
 З урахуванням цього Закону та в рамках підготовки пропозицій щодо внесення змін до Політики державної власності, затвердженої постановою КМУ від 29.11.2024 № 1369, передбачається визнати такою, що втратила чинність, постанову КМУ від 2 серпня 1995 р. № 597.
 Водночас, з огляду на викладене, показник виконання заходу не досягнуто: постанову Кабінету Міністрів України не прийнято, у зв’язку з чим захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>1.1.4.1.13</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, затверджених постановою Кабінету Міністрів України від 22 липня 2016 р. № 448, та визначення одним із компонентів вимоги “Лідерство” створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та впровадження онлайн-курсу про роль керівника у розбудові доброчесного середовища організації. Навчання пройшли та успішно склали вихідне тестування щонайменше 
 300 керівників міністерств, інших центральних органів виконавчої влади, місцевих державних адміністрацій, міських, селищних, сільських голів, голів обласних рад, керівників підприємств, установ, організацій всіх форм власності
 </t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>розроблено та впроваджено онлайн-курс для керівника організації навчання пройшли та успішно склали вихідне тестування щонайменше 300 керівників міністерств, інших центральних органів виконавчої влади, місцевих державних адміністрацій, міських, селищних, сільських голів, голів обласних рад, керівників підприємств, установ, організацій всіх форм власності</t>
   </si>
   <si>
-    <t>У межах IV кварталу 2023 року Національним агентством розроблено онлайн-курс для керівників "Розбудова доброчесних організацій" та розміщено його на навчальній платформі Study.NAZK. Станом на 31.12.2025 року всього на курс було зареєстровано 20 509 осіб, з яких 17 954 осіб отримали сертифікат про завершення курсу, а отже, успішно склали вихідне тестування.
+    <t>У межах IV кварталу 2023 року Національним агентством розроблено онлайн-курс для керівників "Розбудова доброчесних організацій" та розміщено його на навчальній платформі Study.NAZK. Станом на 30.06.2026 року всього на курс було зареєстровано 21 962 особи, з них отримали сертифікат про завершення курсу, а отже, успішно склали вихідне тестування 19 193 особи.
 Відповідно до змісту заходу та визначеного показника його виконання передбачено розроблення та впровадження онлайн-курс для керівника організації навчання пройшли та успішно склали вихідне тестування щонайменше 300 керівників міністерств, інших центральних органів виконавчої влади, місцевих державних адміністрацій, міських, селищних, сільських голів, голів обласних рад, керівників підприємств, установ, організацій всіх форм власності.
 Таким чином, частина показника, яка стосується розроблення та впровадження онлайн-курсу, виконана у повному обсязі.
-Водночас наразі відсутня технічна можливість достовірно ідентифікувати належність слухачів до визначених категорій осіб, оскільки під час реєстрації на платформі не передбачено обов’язкового зазначення посади та місця роботи, а також відсутній функціонал коригування таких даних у профілі користувача. У зв’язку з цим на даний момент неможливо визначити кількість керівників визначених категорій серед усіх осіб, які пройшли вихідне тестування.
-З огляду на викладене, відповідний захід не може вважатись виконаним повністю.</t>
+З метою забезпечення можливості ідентифікації категорій слухачів, які успішно завершили курс, у І півріччі 2026 року до вихідної анкети, доступ до якої відкривається виключно після успішного складання вихідного тестування, додано питання щодо категорії посади, повної назви установи (організації), місця роботи та займаної посади.
+Станом на 10.07.2026 серед слухачів, які успішно завершили навчання за курсом «Розбудова доброчесних організацій» у вихідній анкеті ідентифікували себе як керівники 55 осіб (з необхідних 300, що передбачено у змісті заходу).
+З огляду на викладене, станом на кінець ІІ кварталу 2026 року відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.1.4.1.15</t>
   </si>
   <si>
     <t>Розроблення загальної короткострокової програми підвищення кваліфікації державних службовців категорії “А” щодо ролі керівника у побудові доброчесного середовища організації</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>розроблено програму підвищення кваліфікації</t>
   </si>
   <si>
     <t>Загальну короткострокову програму підвищення кваліфікації державних службовців категорії “А” щодо ролі керівника у побудові доброчесного середовища організації розроблено Вищою школою публічного управління спільно з Національним агентством з питань запобігання корупції. Наказом Вищої школи публічного управління від 13.07.2023 № 89-09 затверджено  загальну короткострокову програму підвищення кваліфікації «Роль керівника у побудові доброчесного середовища організації»</t>
   </si>