--- v2 (2026-08-13)
+++ v3 (2026-10-13)
@@ -119,51 +119,51 @@
 10) передбачено погодження призначення на посади та звільнення з посад керівників уповноважених підрозділів (уповноважених осіб) територіальних органів державних органів, юрисдикція яких поширюється на всю територію України, підприємств, установ, організацій, які належать до сфери управління державних органів, з керівниками уповноважених підрозділів (уповноваженими особами) відповідних державних органів, а керівників уповноважених підрозділів (уповноважених осіб) комунальних підприємств — з керівниками уповноважених підрозділів (уповноваженими особами) відповідних органів місцевого самоврядування
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 30.06.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій, затверджених постановою Кабінету Міністрів України від 18 квітня 2012 р. № 606, в частині включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>