--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -156,64 +156,70 @@
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
   <si>
     <t>заходів вжито</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що  підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті,  та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходи для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті.  Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокерма п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до закондавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
   </si>
   <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t>Верховний Суд</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -813,201 +819,201 @@
         <v>43</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q8"/>
   <mergeCells>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:C8"/>
     <mergeCell ref="D3:D8"/>
     <mergeCell ref="E3:E8"/>
     <mergeCell ref="Q3:Q8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>