--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -156,83 +156,94 @@
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
   <si>
     <t>заходів вжито</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-[...3 lines deleted...]
-З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходів для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті. Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокрема п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до законодавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальності за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
   </si>
   <si>
+    <t>Вчасне виконання заходу було унеможливлене  з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. 
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+Водночас у II кварталі 2026 року Офісом Генерального прокурора опрацьовано вищезазначений звіт та з метою впровадження викладених у ньому аналітичних досліджень у правозастосовну практику під час розгляду судами справ про адміністративні правопорушення, пов'язані з корупцією, звіт доведено до відома прокурорів Офісу Генерального прокурора та підпорядкованих прокуратур.
+З огляду на відсутність рекомендацій у звіті, які безпосередньо адресовані Офісу Генерального прокурора, а також з огляду обсяг вжитих дій з метою виконання відповідного заходу (звіт опрацьовано та доведено до відома прокурорам) та досягнення показника (індикатора) відповідного заходу, такий захід вважається виконаним.</t>
+  </si>
+  <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t>Верховний Суд</t>
+  </si>
+  <si>
+    <t>Вчасне виконання заходу було унеможливлене з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року.
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
+Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -918,102 +929,102 @@
         <v>51</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q8"/>
   <mergeCells>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:C8"/>
     <mergeCell ref="D3:D8"/>
     <mergeCell ref="E3:E8"/>
     <mergeCell ref="Q3:Q8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>