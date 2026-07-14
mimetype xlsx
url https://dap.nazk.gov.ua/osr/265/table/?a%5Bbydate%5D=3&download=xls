--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -73,122 +73,129 @@
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>3.2</t>
   </si>
   <si>
     <t>Адміністративна відповідальність</t>
   </si>
   <si>
-    <t>3.2.1 Частина правил, заборон та обмежень, встановлених антикорупційним законодавством, не забезпечені заходами юридичної відповідальності. Статті 1724-1729, 21215, 21221 Кодексу України про адміністративні правопорушення мають ряд недоліків, які суттєво знижують їх забезпечувальний та превентивний потенціал, а також ефективність Національного агентства, Національної поліції, прокуратури та судів</t>
-[...41 lines deleted...]
-    <t>Виконано</t>
+    <t>3.2.2 Більшість осіб, винних у вчиненні правопорушень, пов’язаних з корупцією, а також правопорушень у сфері фінансування політичних партій та подання ними фінансової звітності, уникають адміністративної відповідальності та/або стягнення, використовуючи системні недоліки існуючої процедури притягнення осіб до адміністративної відповідальності та недосконалість судової системи</t>
+  </si>
+  <si>
+    <t>3.2.2.2</t>
+  </si>
+  <si>
+    <t>Запроваджено систему електронного провадження у справах про адміністративні правопорушення</t>
+  </si>
+  <si>
+    <t>3.2.2.2.1</t>
+  </si>
+  <si>
+    <t>Створення та впровадження системи електронного процесуального діловодства як частини Єдиної судової інформаційно-телекомунікаційної системи</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Державна судова адміністрація України</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або 
+кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік</t>
+  </si>
+  <si>
+    <t>система електронного процесуального діловодства функціонує</t>
+  </si>
+  <si>
+    <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
+ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
+Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
+ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
+Друга черга – розробка інших компонентів описаних в технічних вимогах.
+Третя черга – впровадження в усіх судах.
+З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
-    <t>3.2.1.4.2</t>
-[...22 lines deleted...]
-    <t>Не виконано</t>
+    <t>3.2.2.2.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Створення та впровадження Єдиного державного реєстру виконавчих документів як частини Єдиної судової інформаційно-телекомунікаційної системи </t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>Єдиний державний реєстр виконавчих документів функціонує</t>
+  </si>
+  <si>
+    <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
+ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
+ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
+  </si>
+  <si>
+    <t>3.2.2.2.3</t>
+  </si>
+  <si>
+    <t>Забезпечення належного фінансування заходів, спрямованих на розроблення та впровадження модулів системи електронного процесуального діловодства та Єдиного державного реєстру виконавчих документів Єдиної судової інформаційно-телекомунікаційної системи</t>
+  </si>
+  <si>
+    <t>100 відсотків фінансування відповідних заходів</t>
+  </si>
+  <si>
+    <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -528,55 +535,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q4"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q4"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -702,87 +709,138 @@
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q4"/>
+  <autoFilter ref="A2:Q5"/>
   <mergeCells>
-    <mergeCell ref="A3:A4"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="D3:D5"/>
+    <mergeCell ref="E3:E5"/>
+    <mergeCell ref="Q3:Q5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>