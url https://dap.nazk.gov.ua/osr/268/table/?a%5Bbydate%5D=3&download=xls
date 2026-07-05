--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -109,101 +109,101 @@
   <si>
     <t>Забезпечення проведення аналітичного дослідження, до предмета якого, зокрема, належать: ідентифікація термінологічних неузгодженостей, колізій та проявів невиправданої конкуренції, що виникають між Кримінальним кодексом України, Законом України “Про запобігання корупції” та Кримінальним процесуальним кодексом України щодо визначення корупційних кримінальних правопорушень та правопорушень, пов’язаних з корупцією; відповідність положень законодавства, що регулюють звільнення від кримінальної відповідальності за корупційні та пов’язані з корупцією кримінальні правопорушення, заходи кримінально-правового характеру щодо юридичних осіб, а також встановлюють суб’єктів корупційних та пов’язаних з корупцією кримінальних правопорушень, міжнародним стандартам у сфері запобігання та протидії корупції</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>аналітичне дослідження проведено та підготовлено звіт за його результатами</t>
   </si>
   <si>
-    <t>Продовжується підготовка до проведення аналітичного дослідження.
+    <t>Продовжується підготовка до проведення аналітичного дослідження. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичне дослідження станом на момент звітування не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.1.1.2</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного в описі заходу 3.3.1.1.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.</t>
+    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. З огляду на те, що настала дата завершення строку виконання відповідного заходу, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.1.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким усунуто наявні термінологічні неузгодженості, колізії та прояви невиправданої конкуренції, що виникають між Кримінальним кодексом України, Законом та Кримінальним процесуальним кодексом України щодо визначення корупційних кримінальних правопорушень та правопорушень, пов’язаних з корупцією, з урахуванням результатів аналітичного дослідження, зазначеного у підпункті 3.3.1.1.1</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро,
 Офіс Генерального прокурора</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>