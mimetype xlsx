--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -114,52 +114,52 @@
 4) посилено кримінальну відповідальність за підкуп свідка з тим, щоб це кримінальне правопорушення не належало до категорії кримінальних проступків, у зв’язку з його вчиненням були можливими екстрадиція, спеціальна конфіскація;
 5) закріплено можливість застосування заходів кримінально-правового характеру щодо юридичних осіб у разі вчинення всіх діянь, криміналізації яких вимагає Конвенція ООН проти корупції</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).  
-Станом на 31.12.2025 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
+Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>