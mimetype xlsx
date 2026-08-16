--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -115,51 +115,51 @@
 5) закріплено можливість застосування заходів кримінально-правового характеру щодо юридичних осіб у разі вчинення всіх діянь, криміналізації яких вимагає Конвенція ООН проти корупції</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
-Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Станом на 30.06.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>