--- v0 (2026-06-14)
+++ v1 (2026-09-21)
@@ -130,144 +130,146 @@
   <si>
     <t>Верховний Суд забезпечив щорічну підготовку узагальнень власної судової практики  у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
 Так, проведено узагальнення судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2022, 2023 та 2024 роки.
 За результатами проведеного узагальнення підготовлено та опубліковано:
 1) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2022 рік);
 2) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2023 рік).
 3) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2024 рік).
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.1.3.2</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики, підготовлених Верховним Судом, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
-[...2 lines deleted...]
-Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
+    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти.
+Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень.
+Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя.
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури.
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
-Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
-З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
+Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
+З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
+Крім вищенаведеного, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2025 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на ІХ Київському полілозі «Кримінальна юстиція під час війни: інституційна взаємодія, відповідальність та суспільна довіра», який відбувся у Верховному Суді 5 червня 2026 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2026 року.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+Станом на 30.06.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
 З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики Вищого антикорупційного суду, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Проведення щороку аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, опублікування звіту за результатами такого аналізу</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>звіт за результатами аналізу оприлюднено</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Проведення щороку обговорень звітів, підготовлених на виконання заходу, зазначеного у підпункті 3.3.1.3.5, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
 З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>