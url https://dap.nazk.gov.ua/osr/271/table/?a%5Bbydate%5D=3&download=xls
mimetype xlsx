--- v0 (2026-05-13)
+++ v1 (2026-10-13)
@@ -120,51 +120,51 @@
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>З метою розроблення законопроекту та забезпеченню його адвокації Національне агентство створило Міжвідомчу робочу групу щодо визначення шляхів спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій, із залученням Національної поліції України, Міністерства юстиції України, Державного бюро розслідувань, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Бюро економічної безпеки України, Національного антикорупційного бюро України та Спеціалізованої антикорупційної прокуратури. В межах роботи вищезазначеної Міжвідомчої робочої групи напрацьовано порівняльну таблицю до законопроекту.    
 29.11.2024 Національне агентство провело громадське обговорення зазначеного законопроекту, після чого відбулось його доопрацювання з урахуванням висловлених у ході громадського обговорення зауважень і пропозицій.
 Листом від 20.01.2025 № 10-03/4592-25 законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.2.1.2</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту про доцільність спрощення процедур здійснення окремих інших слідчих (розшукових) або інших процесуальних дій з урахуванням стандартів дотримання прав людини та практики Європейського суду з прав людини</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>