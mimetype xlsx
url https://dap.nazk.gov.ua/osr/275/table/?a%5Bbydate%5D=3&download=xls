--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -109,88 +109,84 @@
   <si>
     <t>Запровадження можливості здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро та Держфінмоніторингом в електронній формі</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>Державна служба фінансового моніторингу України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро та Держфінмоніторингом в електронній формі </t>
   </si>
   <si>
-    <t>В межах інформування за минулі квартали Національне антикорупційне бюро України (далі - НАБУ) повідомляло про проведення обговорення із представниками Державної служби фінансового моніторингу України (далі - ДСФМУ) та погодження схеми електронної інформаційної взаємодії між НАБУ та ДСФМУ. Також НАБУ інформувало про здійснення технічної реалізації електронної інформаційної взаємодії.
-[...5 lines deleted...]
-    <t>Не виконано</t>
+    <t>Національне антикорупційне бюро України повідомляє, що практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро України та Державною службою фінансового моніторингу України в електронній формі.
+Про це також зазначено в інформаційній новині на офіційній сторінці у Facebook Державної служби фінансового моніторингу України у дописі від 11.12.2025.
+Зважаючи на досягнення показника (індикатора) виконання відповідного заходу в межах визначених Державною антикорупційною програмою на 2023 - 2025 роки строків, такий захід вважається виконаним вчасно та повністю.</t>
+  </si>
+  <si>
+    <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.2.5.2</t>
   </si>
   <si>
     <t>Проведення аналізу результативності розгляду Національним антикорупційним бюро узагальнених матеріалів Держфінмоніторингу для встановлення причин, що можуть знижувати таку результативність, та визначення рекомендацій щодо удосконалення співпраці між Національним антикорупційним бюро та Держфінмоніторингом</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>звіт за результатами аналізу результативності розгляду Національним антикорупційним бюро узагальнених матеріалів Держфінмоніторингу для встановлення причин, що можуть знижувати таку результативність, підготовлено, звіт містить рекомендації щодо удосконалення співпраці між Національним антикорупційним бюро та Держфінмоніторингом</t>
   </si>
   <si>
     <t>Підготовлено звіт за результатами аналізу результативності розгляду Національним антикорупційним бюро України узагальнених матеріалів Державної служби фінансового моніторингу України. 
 Звіт містить рекомендації щодо удосконалення співпраці між Національним антикорупційним бюро України та Державною службою фінансового моніторингу України.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +726,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>