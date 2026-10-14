--- v0 (2026-06-12)
+++ v1 (2026-10-14)
@@ -106,96 +106,96 @@
   <si>
     <t>1.1.4.3.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту наказу Національного агентства про внесення змін до Типового положення про уповноважений підрозділ (уповноважену особу) з питань запобігання та виявлення корупції, щодо конкретизації випадків визначення уповноваженої особи з питань запобігання та виявлення корупції шляхом покладення на неї таких функцій </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.3.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 1.1.4.3.2, забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.4</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації наказу, зазначеного у підпункті 1.1.4.3.2, та його офіційного опублікування</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>наказ набрав чинності</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.6</t>
   </si>
   <si>
     <t>Забезпечення проведення навчання уповноважених осіб з питань запобігання та виявлення корупції за загальною короткостроковою програмою підвищення кваліфікації з питань управління корупційними ризиками</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>за загальною короткостроковою програмою підвищення кваліфікації пройшли навчання не менше 300 уповноважених осіб з питань запобігання та виявлення корупції</t>
   </si>