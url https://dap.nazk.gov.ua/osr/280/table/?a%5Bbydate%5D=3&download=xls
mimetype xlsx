--- v0 (2026-04-29)
+++ v1 (2026-10-01)
@@ -127,54 +127,56 @@
     <t>31.05.2024</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення контрольних повноважень Громадської ради". Відповідна законодавча ініціатива була схвалена Урядом та згодом зареєстрована у Верховній Раді України 08.07.2024 за № 11397.
 Водночас 17.07.2025 законопроект від 08.07.2024 за № 11397 знято з розгляду (відкликано відповідно до частини третьої статті 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким внесено зміни до статті 12 Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" (далі - Закон).
 Зазначеними змінами передбачається утворення Ради громадського контролю при АРМА (замість Громадської ради при АРМА).
 Згідно з частиною третьою статті 12 Закону передбачено повноваження Ради громадського контролю при АРМА, серед іншого:
 1) обирати з числа своїх членів представників, які входять до складу: дисциплінарних комісій, які здійснюють дисциплінарні провадження стосовно державних службовців АРМА; комісій, які проводять конкурс на зайняття вакантних посад у АРМА (пп. 1 та 2 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) здійснювати моніторинг ефективності реалізації АРМА своїх повноважень, в тому числі повноважень щодо реалізації активів чи управління активами, передані АРМА (пп. 4 та 5 п. 3.3.3.5.1 додатка 2 до ДАП);
 3) розглядати щорічний звіт АРМА та затверджувати висновок щодо нього (пп. 6 п. 3.3.3.5.1 додатка 2 до ДАП);
 Також частиною третьою статті 12 Закону передбачено можливість залучати представників Ради громадського контролю при АРМА до проведення перевірок ефективності управління активами (пп. 7 п. 3.3.3.5.1 додатка 2 до ДАП).
 Водночас у Законі України від 18.06.2025 № 4503-IX не виявлено положень, якими передбачено:
-1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Громадської ради при АРМА, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
+1) повноваження Ради громадського контролю при АРМА щодо здійснення громадського контролю за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення з числа її членів осіб, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП);
 2) оприлюднення АРМА результатів проведення перевірок ефективності управління активами, переданими АРМА в управління (пп. 8 п. 3.3.3.5.1 додатка 2 до ДАП).
 Крім цього, Законом України від 18.06.2025 № 4503-IX не врегульовано питання кількісного представництва Ради громадського контролю при АРМА в дисциплінарних чи конкурсних комісіях (не менше ніж 40 відсотків складу таких комісій).
-З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на зазначене, захід не може вважатись таким, що виконаний повністю.
+Водночас АРМА інформує про прийнятття Урядом постанови від 28.11.2025 № 1539 «Питання Ради громадського контролю при Національному агентстві з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів», якою затверджено Положення про Ради громадського контролю при АРМА. Відповідно до пп. 12 п. 5 зазначеного Положення Рада громадського контролю при АРМА для виконання покладених на неї завдань здійснює громадський контроль за законністю та прозорістю визначення управителів активами, зокрема шляхом визначення членів Ради громадського контролю, які беруть участь у визначенні управителів активами (пп. 3 п. 3.3.3.5.1 додатка 2 до ДАП).
+Також прийнято наказ АРМА від 19.06.2026 № 244, яким визначено провести конкурс з формування складу Ради громадського контролю при АРМА шляхом відкритого рейтингового інтернет-голосування громадян, які проживають на території України, прийом документів триватиме з 13 до 23 липня 2026 року включно. Інтернет-голосування за кандидатів до складу Ради громадського контролю при АРМА відбудеться з 00:00 10 серпня до 24:00 12 серпня 2026 року без перерви через офіційний вебсайт АРМА.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.3.5.2</t>
   </si>
   <si>
     <t>Запровадження в постійну (промислову) експлуатацію Єдиного державного реєстру активів, на які накладено арешт у кримінальному провадженні</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Єдиний державний реєстр активів, на які накладено арешт у кримінальному провадженні, введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>Наказом АРМА від 30.01.2023 № 18 Єдиний державний реєстр активів, на які накладено арешт у кримінальному провадженні (далі - Реєстр) введено в промислову експлуатацію.
 Наказом АРМА від 25.08.2023 № 187 відновлено публічний доступ до даних Реєстру.