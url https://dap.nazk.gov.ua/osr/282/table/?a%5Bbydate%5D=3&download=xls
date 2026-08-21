--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -111,51 +111,52 @@
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) розробило та 09.01.2024 подало Кабінету Міністрів України проект закону.
 30.01.2024 проект закону направлено до Верховної Ради України (реєстр. № 10451 від 31.01.2024).
 17.07.2025 законопроект реєстр. № 10451 від 31.01.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
 АРМА також інформує, що 30.07.2025 набрав чинності Закон України «Про внесення змін до деяких законодавчих актів України щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами» від 18.06.2025 № 4503-IX, яким передбачено, що з метою запобігання, виявлення та розслідування правопорушень у діяльності працівників АРМА у складі його центрального апарату діє підрозділ внутрішнього контролю. Передбачається проведення перевірок працівників АРМА на доброчесність та моніторинг їхнього способу життя, перевірки інформації, що міститься у зверненнях фізичних та юридичних осіб, медіа, інших джерелах, у тому числі отриманої через спеціальну телефонну лінію, сторінку в мережі Інтернет, засоби електронного зв’язку АРМА, щодо причетності працівників АРМА до вчинення правопорушень та проведення службового розслідування стосовно працівників АРМА.
-АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.</t>
+АРМА повідомляє, що станом на 14.04.2026 утворено структурний підрозділ та наказом АРМА затверджено Положення про Управління внутрішнього контролю та безпеки центрального апарату АРМА і положення про його структурні підрозділи.
+Також АРМА інформує, що наказом АРМА від 03.07.2026 № 260 затверджено Кодекс етичної поведінки працівників АРМА.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>