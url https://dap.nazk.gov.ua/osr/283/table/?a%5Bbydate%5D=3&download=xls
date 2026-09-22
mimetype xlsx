--- v0 (2026-06-08)
+++ v1 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -109,54 +109,57 @@
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено порядок невідкладного інформування АРМА прокурорів про виявлення активів, на які може бути накладено арешт; 
 2) запроваджено обов’язкове планування арешту активу, щодо якого порушуватиметься питання про його передачу в управління АРМА, до подання прокурором клопотання про накладення арешту на актив у кримінальному провадженні або в порядку цивільного судочинства;
 3) передбачено можливість передачі в управління АРМА будь-якого активу, на який накладено арешт у кримінальному провадженні та вартість якого перевищує 200 прожиткових мінімумів для працездатних осіб (незалежно від визнання такого активу речовим доказом та підстав для накладення арешту у кримінальному провадженні)</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
+    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким, серед іншого, у ст. 18-1 запроваджено інститут ідентифікації активу, в межах якого АРМА протягом 10 робочих днів з дня отримання звернення прокурора зобов'язана поінформувати його у формі надання висновку щодо можливості здійснення ефективного управління активом. Зазначені положення реалізують пп. 1 п. 3.3.3.8.1 додатка 2 до ДАП.
+АРМА також інформує про затвердження Спільного наказу АРМА та ОГП від 23.02.2026 № 46/58 «Щодо деяких питань, пов’язаних з передачею прокурорами та прийняттям в управління АРМА арештованих активів», який зареєстровано в Мін’юсті 20.03.2026 за № 367/45761.
+АРМА додатково зазначає про прийняття постанови Кабінету Міністрів України від 04.06.2026 № 710 «Про затвердження Методики визначення можливості здійснення управління активом (активами)», яка встановлює єдиний порядок ідентифікації та оцінки арештованих активів для їх подальшої передачі в управління АРМА. Затверджена методика закріплює повноваження АРМА під час проведення ідентифікації активу здійснення заходів щодо проведення обстеження та огляду активу, документування стану, збору інформації та підтвердних даних щодо характеристик майна. Також передбачено механізми взаємодії з правоохоронними та іншими державними органами для отримання доступу до активів.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
   <si>
     <t>Розробка програмного забезпечення та запровадження технічного устаткування електронної захищеної системи обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
@@ -178,56 +181,57 @@
   </si>
   <si>
     <t>Розроблення та затвердження Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, тощо</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту, набрало чинності</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
 АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
 АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
-АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
-[...4 lines deleted...]
-    <t>Не виконано</t>
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА. Зазначається, що внутрішнє погодження доопрацьованої редакції проекту Положення відповідними самостійними структурними підрозділами АРМА станом на 2 квартал 2026 року завершено. Після цього проект доопрацьованого Положення буде повторно направлено на погодження до Офісу Генерального прокурора та органів досудового розслідування.
+За інформацією, наданою АРМА, невиконання заходу у визначений строк зумовлене об’єктивними причинами, пов’язаними з технологічною складністю створення електронної захищеної системи інформаційної взаємодії, необхідністю додаткового опрацювання організаційних, технічних та правових аспектів її функціонування, а також проведенням повторних погоджувальних процедур із суб’єктами інформаційної взаємодії.
+Зміст та показник (індикатор) виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки передбачають:
+1) розроблення положення;
+2) затвердження положення;
+3) набрання чинності положенням.
+З огляду на забезпечення АРМА лише розроблення відповідного положення, відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,51 +820,51 @@
       <c r="H5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q5"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>