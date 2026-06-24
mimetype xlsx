--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -176,51 +176,51 @@
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні з урахуванням зауважень, наведених у звітах MONEYVAL, у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
 10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
-З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку недосягненням показника (індикатора) виконання (законо не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.3.11.4 (1)</t>
   </si>
   <si>
     <t>Приведення підзаконних актів у відповідність із Законами України від 6 грудня 
 2019 р. № 361-IX “Про запобігання та протидію легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення”, від 4 листопада 2022 р. № 2736-IX “Про внесення змін до деяких законів України щодо захисту фінансової системи України від дій держави, що здійснює збройну агресію проти України, та адаптації законодавства України до окремих стандартів Групи з розробки фінансових заходів боротьби з відмиванням грошей (FATF) і вимог Директиви ЄС 2018/843” і Директивою ЄС 2015/849</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>підзаконні нормативно-правові акти приведено у відповідність із зазначеними законами і Директивою ЄС 2015/849</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінфіном, прийнято такі НПА, які безпосередньо чи опосередковано спрямовані на виконання вказаного заходу:
 постанова Уряду і НБУ від 19.09.2023 № 1011 «Про затвердження Методології визначення юридичною особою кінцевого бенефіціарного власника»;
 постанови Уряду від 16.06.2023 № 662 «Про затвердження Порядку здійснення нагляду у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення за діяльністю суб’єктів первинного фінансового моніторингу, державне регулювання та нагляд за діяльністю яких здійснюють Міністерство фінансів, Міністерство юстиції, Міністерство цифрової трансформації», від 13.06.2023 № 602 «Про затвердження Порядку формування переліку іноземних фондових бірж (регульованих ринків), на які розповсюджуються вимоги щодо розкриття інформації про кінцевих бенефіціарних власників», від 14.02.2023 № 130 «Про внесення змін до Положення про Міністерство фінансів України»; розпорядження Уряду від 27.12.2023 № 1207-р «Про затвердження плану заходів, спрямованих на запобігання виникненню та/або зменшення негативних наслідків ризиків, виявлених за результатами третьої національної оцінки ризиків у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, на період до 2026 року»;
 накази Мінфіну від 28.12.2022 № 465 «Про затвердження Критеріїв ризиків легалізації (відмивання) доходів, одержаних злочинним шляхом, фінансування тероризму та фінансування розповсюдження зброї масового знищення», який зареєстровано у Мін’юсті 09.02.2022 за № 258/39314, від 09.12.2022 № 422 «Деякі питання формування адміністративної звітності Міністерством фінансів України як суб’єктом державного фінансового моніторингу у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення», який зареєстровано у Мін’юсті 22.12.2022 за № 1664/39000.</t>
   </si>
   <si>
     <t>3.3.3.11.4 (2)</t>
@@ -320,81 +320,83 @@
 удосконалення інформаційних технологій, дієве співробітництво та інформаційний обмін між державними органами, а також з компетентними органами іноземних держав і міжнародними організаціями у зазначеній сфері;
 постійну методологічну підтримку діяльності суб’єктів первинного фінансового моніторингу та забезпечення зворотного зв’язку з ними;
 інноваційні рішення з підвищення кваліфікації фахівців у сфері запобігання та протидії;
 поглиблення співробітництва з приватним сектором та громадськістю.</t>
   </si>
   <si>
     <t>3.3.3.11.7</t>
   </si>
   <si>
     <t>Підготовка та проведення чергової національної оцінки ризиків відповідно до оновленої Методики національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Рада з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків підготовлено</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
-За інформацією, наданою Держфінмоніторингом, 26 грудня 2024 року, на черговому засіданні Ради, було схвалено оновлену Методику.
+За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
-Дерфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
+Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
-- обговорено та схвалено Перелік типів НПО які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
+- обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
-Держфінмоніторинг зазначав, що 10.06.2025 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції ризиків щодо необхідності включення до об’єктів оцінки ФТ відповідно до Рекомендацій 8 FATF, типу НПО за кодом неприбутковості 0044 «професійні спілки, їх об’єднання та організація профспілок». За результатом засідання, було прийнято рішення про не включення НПО за кодом неприбутковості 0044 «професійні спілки, їх об’єднання та організації профспілок» до переліку типів НПО з метою оцінки ризиків ФТ відповідно до Рекомендації 8 FATF.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
-Водночас головним виконавцем не надано інформації про підготовку звіту за результатами чергової НОР, з огляду на що відповідний захід вважається не виконаним.</t>
+Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
+10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
+Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
+Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Затвердження звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків затверджено та оприлюднено принаймні висновки звіту</t>
   </si>
   <si>
-    <t>Листом від 16.01.2026 № 203/70-04-12 Державною службою фінансового моніторингу України (далі – Держфінмоніторинг) поінформовано, що пунктом 18 Порядку збору, обробки і аналізу інформації щодо результатів діяльності суб’єктів фінансового моніторингу, інших державних органів, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, схвалення та оприлюднення результатів національної оцінки ризиків та здійснення заходів за її результатами, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690 (із змінами), звіт про проведення національної оцінки ризиків схвалюється Радою на її черговому засіданні.
-Держфінмоніторинг повідомляє, що всю необхідну інформацію буде надіслано після затвердження звіту на наступному засіданні Ради.
+    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>