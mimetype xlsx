--- v1 (2026-06-24)
+++ v2 (2026-10-14)
@@ -175,51 +175,52 @@
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.3.3.11.3</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні з урахуванням зауважень, наведених у звітах MONEYVAL, у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження» внесено Кабінетом Міністрів України на розгляд Верховної Ради України 15.09.2022 (р.н. 8038).
 21.07.2023 законопроект розглянуто на Комітеті Верховної Ради України з питань правоохоронної діяльності. За результатами розгляду Комітет ухвалив рішення рекомендувати Верховній Раді України повернути законопроект суб'єкту права законодавчої ініціативи на доопрацювання.
 Міністерство юстиції України розробило законопроект «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо міжнародного співробітництва під час кримінального провадження», який є доопрацьованою версією законопроекту від 15.09.2022 № 8038.
 18.03.2024 доопрацьований законопроект у встановленому законом порядку внесено на розгляд Кабінету Міністрів України.
 25.04.2024 Урядовим комітетом з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності було вирішено подати відповідний законопроект для розгляду на засідання Кабінету Міністрів України у запропонованій редакції.
 26.04.2024 законопроект схвалено за результатами засідання Уряду та у встановленому законом порядку внесено до Верховної Ради України.
 29.04.2024 відповідна законодавча ініціатива була зареєстрована у Верховній Раді України за № 11223. Головним комітетом визначено Комітет Верховної Ради України з питань правоохоронної діяльності.
 17.07.2025 законопроект реєстр. № 11223 від 29.04.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України «Про Регламент Верховної Ради України» у зв'язку з припиненням повноважень Кабінету Міністрів України).
 З метою підготовки до повторного ініціювання внесення відповідних змін та для забезпечення оптимізації законодавчого процесу Міністерство юстиції України об’єднало зміни, що пропонувалися вищезазначеним законопроектом та проектом Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо використання технічних засобів електронних комунікацій при надісланні запитів про міжнародне співробітництво» (реєстр. № 12140 від 21.10.2024).
-10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292.
+10.12.2025 законопроект схвалено за результатами засідання Уряду, а 11.12.2025 законопроект зареєстровано у Верховній Раді України за номером 14292. 
+Міністерство юстиції України повідомляє, що відповідний законопроект 06.02.2026 розглянуто Комітетом Верховної Ради України з питань інтеграції України до ЄС (висновок: не суперечить міжнародно-правовим зобов’язанням України у сфері європейської інтеграції); 19.02.2026 отримано висновок Комітету Верховної Ради України з питань бюджету; 11.03.2026 отримано висновок Головного науково-експертного управління Апарату Верховної Ради України.
 З огляду на обсяг вжитих дій Міністерством юстиції України, спрямованих на супроводження розгляду проекту закону, яким уточнюються положення Кримінального процесуального кодексу України щодо міжнародного співробітництва у кримінальному провадженні, водночас у зв’язку з недосягненням показника (індикатора) виконання (закон не прийнято і не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.3.11.4 (1)</t>
   </si>
   <si>
     <t>Приведення підзаконних актів у відповідність із Законами України від 6 грудня 
 2019 р. № 361-IX “Про запобігання та протидію легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення”, від 4 листопада 2022 р. № 2736-IX “Про внесення змін до деяких законів України щодо захисту фінансової системи України від дій держави, що здійснює збройну агресію проти України, та адаптації законодавства України до окремих стандартів Групи з розробки фінансових заходів боротьби з відмиванням грошей (FATF) і вимог Директиви ЄС 2018/843” і Директивою ЄС 2015/849</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>підзаконні нормативно-правові акти приведено у відповідність із зазначеними законами і Директивою ЄС 2015/849</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінфіном, прийнято такі НПА, які безпосередньо чи опосередковано спрямовані на виконання вказаного заходу:
 постанова Уряду і НБУ від 19.09.2023 № 1011 «Про затвердження Методології визначення юридичною особою кінцевого бенефіціарного власника»;
 постанови Уряду від 16.06.2023 № 662 «Про затвердження Порядку здійснення нагляду у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення за діяльністю суб’єктів первинного фінансового моніторингу, державне регулювання та нагляд за діяльністю яких здійснюють Міністерство фінансів, Міністерство юстиції, Міністерство цифрової трансформації», від 13.06.2023 № 602 «Про затвердження Порядку формування переліку іноземних фондових бірж (регульованих ринків), на які розповсюджуються вимоги щодо розкриття інформації про кінцевих бенефіціарних власників», від 14.02.2023 № 130 «Про внесення змін до Положення про Міністерство фінансів України»; розпорядження Уряду від 27.12.2023 № 1207-р «Про затвердження плану заходів, спрямованих на запобігання виникненню та/або зменшення негативних наслідків ризиків, виявлених за результатами третьої національної оцінки ризиків у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, на період до 2026 року»;
 накази Мінфіну від 28.12.2022 № 465 «Про затвердження Критеріїв ризиків легалізації (відмивання) доходів, одержаних злочинним шляхом, фінансування тероризму та фінансування розповсюдження зброї масового знищення», який зареєстровано у Мін’юсті 09.02.2022 за № 258/39314, від 09.12.2022 № 422 «Деякі питання формування адміністративної звітності Міністерством фінансів України як суб’єктом державного фінансового моніторингу у сфері запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення», який зареєстровано у Мін’юсті 22.12.2022 за № 1664/39000.</t>
   </si>
   <si>
@@ -334,69 +335,72 @@
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Рада з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків підготовлено</t>
   </si>
   <si>
     <t>Національна оцінка ризиків проводиться згідно з методикою національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні (далі – методика), підготовленою Державною службою фінансового моніторингу України (далі - Держфінмоніторинг), узгодженою з Міністерством фінансів України та схваленою Радою з питань запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення (далі – Рада) на її черговому засіданні (див. п. 9 Порядку, затвердженого постановою Кабінету Міністрів України від 05.08.2020 № 690).
 За інформацією, наданою Держфінмоніторингом, 26.12.2024 на черговому засіданні Ради, було схвалено оновлену Методику.
 Відповідно до п. 4.3 Протоколу засідання Ради № 2(18) від 26.12.2024 учасники національної оцінки ризиків (далі – НОР), визначили та надали Держфінмоніторингу інформацію про особу на рівні заступника керівника органу (або керівника самостійного структурного підрозділу), відповідальну за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг інформує, що з метою підготовки та проведення НОР організовано проведення 28.02.2025 засідання Робочої групи з питань проведення НОР за участю представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг зазначає, що 28.02.2025 на засіданні Робочої групи з питань проведення НОР розглянуто та схвалено Орієнтовний план проведення НОР та обговорено міру (ступінь) залученості кожного учасника НОР до зазначеного процесу.
 Держфінмоніторинг інформував, що 09.04.2025 забезпечено проведення засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою відмивання коштів (ВК) та фінансування тероризму (ФТ). Участь у засіданні взяли представники Держфінмоніторингу, Міністерства фінансів України, Національного банку України, Міністерства юстиції України, Національної комісії з цінних паперів та фондового ринку, Державної податкової служби України, Офісу Генерального прокурора, представники неприбуткового сектору.
 За результатами засідання:
 - обговорено та схвалено Перелік типів НПО, які будуть включені в оцінку ризиків використання неприбуткових організацій (НПО) з метою ВК/ФТ;
 - обговорено необхідність уточнення механізму оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ, визначеного оновленою у 2024 році Методикою НОР;
 - обговорено подальші кроки, спрямовані для визначення та оцінку ризиків ВК/ФТ, на які наражаються представники різних типів НПО.
 Під час звітування за 3 квартал 2025 року Держфінмоніторинг повідомляв, що здійснювалось узагальнення ризиків за результатами проведення НОР з урахуванням професійних суджень представників центральних органів виконавчої влади, інших державних органів, відповідальних за взаємодію з Держфінмоніторингом з питань проведення НОР.
 Держфінмоніторинг повідомляє, що листом від 18.11.2025 року № 5302/310-04 направив проект Звіту про проведення НОР учасникам на узгодження.
 10.12.2025 проект Звіту про проведення НОР було направлено Міністерству фінансів України на погодження. Листом № 53020-08-5/37309 від 18.12.2025 року Міністерство фінансів України повідомило про не погодження проекту Звіту та надало відповідні зауваження та рекомендації.
 Держфінмоніторинг інформує, що у зв’язку з тим, що для усунення окремих зауважень і врахування відповідних рекомендацій потрібна додаткова інформація від інших учасників, що беруть участь у роботі системи запобігання та протидії легалізації (відмиванню) доходів, одержаних злочинним шляхом, фінансуванню тероризму та фінансуванню розповсюдження зброї масового знищення, було надіслано відповідні запити. Держфінмоніторинг повідомляє, що збір та аналіз такої інформації зумовив затримку в підготовці проекту Звіту про проведення НОР.
 Окремо Держфінмоніторинг зазначає, що проект Звіту про проведення НОР в листопаді 2025 року був обговорений з представниками Ради Європи і Європейської Комісії (DG ENEST) та отримані відповідні відгуки (Review of Ukraine’s Draft National Risk Assessment 2025 against the revised FATF NRA Guidance and Toolkit), в яких був наданий в цілому позитивний відгук на проект Звіту про проведення НОР.
-Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.</t>
+Держфінмоніторинг також інформує, що 05.03.2026 відбулось засідання Робочої підгрупи з питань оцінки ризиків використання неприбуткового сектору з метою ВК/ФТ щодо обговорення та схвалення єдиної позиції щодо ризиків використання неприбуткового сектору.
+Листом Міністерства фінансів України від 08.07.2026 № 53020-08-5/19162 повідомлено про надання Держфінмоніторингу суттєвих зауважень до проєкту звіту про проведення НОР. У відповідному листі також зазначається, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив. 
+З огляду на те, що показник (індикатор) виконання відповідного заходу не досягнуто (звіт за результатами чергової національної оцінки ризиків не підготовлено), такий захід не може вважатись виконаним.</t>
   </si>
   <si>
     <t>3.3.3.11.8</t>
   </si>
   <si>
     <t>Затвердження звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>звіт за результатами чергової національної оцінки ризиків затверджено та оприлюднено принаймні висновки звіту</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною службою фінансового моніторингу України та Міністерством фінансів України, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+    <t>За інформацією, наданою Міністерством фінансів України у листі від 08.07.2026 № 53020-08-5/19162, триває підготовка звіту за результатами чергової національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні.
+У відповідному листі також зазначається, що Міністерство фінансів України надало Держфінмоніторингу суттєві зауваження до проєкту звіту про проведення національної оцінки ризиків відмивання коштів та фінансування тероризму в Україні. Також повідомлено про те, що до Міністерства фінансів України доопрацьований проєкт звіту станом на 07.07.2026 на погодження не надходив.
 З огляду на те, що звіт за результатами чергової національної оцінки ризиків не затверджено та не оприлюднено, відповідний захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>