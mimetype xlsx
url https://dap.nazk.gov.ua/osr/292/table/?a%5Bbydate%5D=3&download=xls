--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -208,81 +208,83 @@
   <si>
     <t>Національна поліція України,
 Вища рада правосуддя,
 Державна судова адміністрація України,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Рада суддів України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб). Дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
+ОГП додатково інформує про здійснення збору інформації щодо виявлених недоліків, технічних збоїв, зауважень до функціонування системи, а також пропозицій стосовно покращення її роботи й удосконалення окремих функціональних можливостей.
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
 ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
 ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
 Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
 1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
-2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+2) розгортання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
 3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
 З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження Порядку функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Порядок функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні, набрав чинності</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
+Відповідно до вказаного вище спільного наказу дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>