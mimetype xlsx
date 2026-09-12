--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -155,55 +155,57 @@
     <t>"МОН надано рекомендації педагогічним працівникам щодо регулярного проходження підвищення кваліфікації за антикорупційною тематикою (запобігання корупції, суспільна та академічна доброчесність) - лист керівникам закладів вищої освіти.  
 Відповідно до інформації, отриманої за допомогою ІСМ ДАП курс з антикорупційної тематики пройшли 2000 осіб".</t>
   </si>
   <si>
     <t>1.2.1.2.3</t>
   </si>
   <si>
     <t>Розроблення навчальної дисципліни “Доброчесність та антикорупція для педагогічних працівників”, яка розрахована на здобувачів за всіма спеціальностями галузі знань 01 “Освіта” (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>навчальну дисципліну розроблено</t>
   </si>
   <si>
-    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, у ІІ кварталі 2025 року було сформовано робочу групу, напрацьовано тематичний план дисципліни із зазначенням основних модулів та тем.
+    <t>За інформацією наданою Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, у ІІ кварталі 2025 року було сформовано робочу групу, напрацьовано тематичний план дисципліни із зазначенням основних модулів та тем.
 Також сформовано міжвідомчу робочу групу для проведення експертизи та фахового рецензування розроблених матеріалів. Експертами було здійснено рецензування та надано рекомендації.
-Станом на кінець 31.12.2025 розроблено змістовне наповнення дисципліни "Доброчесність та антикорупція для педагогічних працівників" та фіналізовано змістовне наповнення модулів, супровідних навчально-методичних матеріалів з дисципліни, складових й механізму оцінювання знань. Матеріали готові до апробації.
-[...1 lines deleted...]
-Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
+Станом на кінець звітного періоду навчально-методичні матеріали дисципліни «Доброчесність та антикорупція для педагогічних працівників» (модулі І-ІІІ) розроблено.
+У квітні 2026 року було розпочато відбір закладів вищої освіти (далі – ЗВО) для пілотування навчальної дисципліни. До 30 квітня 2026 року здійснювався прийом заявок. У травні 2026 року проводилися співбесіди із відібраними закладами освіти. Відібрано 10 ЗВО, що будуть пілотувати навчальну дисципліну впродовж 2026-2027 навчально року. Для викладачів пілотних ЗВО проведено навчання. З вересня 2026 року пілотні ЗВО розпочнуть викладання дисципліни.
+Також триває процес дизайнування та верстки матеріалів дисципліни. 
+Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, а також беручи до уваги, що здійснюватиметься пілотування навчальної дисципліни, за результатом якого можливе доопрацювання дисципліни, таким чином розроблення дисципліни не можна вважати завершеним у повному обсязі.
+Враховуючи зазначене вище, зокрема, що матеріали дисципліни розроблено, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.2.1.2.4</t>
   </si>
   <si>
     <t>Внесення змін до стандартів вищої освіти всіх спеціальностей галузі знань 01 “Освіта/Педагогіка” ступеня вищої освіти бакалавр в частині нормативного змісту підготовки здобувачів вищої освіти: “Знати основи запобігання корупції, суспільної та академічної доброчесності на рівні, необхідному для формування нетерпимості до корупції та проявів недоброчесної поведінки серед здобувачів освіти та вміти застосовувати їх в професійній діяльності”</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>зміни внесено</t>
   </si>
   <si>
     <t>Наказом МОН від 13.06.2024 № 842 "Про внесення змін до деяких стандартів вищої освіти", передбачено для певних спеціальностей серед переліку обов’язкових загальних компетентностей для освітнього рівня бакалавр компетентність, пов’язану із нетерпимістю до корупції в усіх її проявах, розумінням неприпустимості толерування нерівності та недоброчесності.</t>
   </si>
   <si>
     <t>1.2.1.2.5</t>
   </si>
@@ -287,52 +289,52 @@
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Державна служба якості освіти України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік
 </t>
   </si>
   <si>
     <t xml:space="preserve">дані зібрано та узагальнено, надіслано до Національного агентства
 </t>
   </si>
   <si>
     <t>За інформацією, наданою Державною службою якості освіти України (далі - Служба), Службою спільно з її територіальними органами у період з 03 до 15 грудня 2025 року проведено моніторингове дослідження рівня обізнаності керівників закладів і впровадження методичних рекомендацій для забезпечення прозорості та доброчесності у діяльності закладів загальної середньої освіти «Освітній навігатор», розроблених Національним агентством з питань запобігання корупції (далі – НАЗК), затверджених наказом Міністерства освіти і науки України від 15.05.2025 № 734.
 У моніторинговому дослідженні загалом взяли участь 6 065 керівників закладів загальної середньої освіти з усіх областей України та міста Києва (окрім Автономної Республіки Крим).
 Дослідження стосувалося питань:
 - обізнаності про «Освітній навігатор»;
 - джерел інформації, з яких керівники закладів освіти отримують нові матеріали, рекомендації тощо для організації управлінської та педагогічної діяльності, зокрема про «Освітній навігатор»;
 - ознайомлення керівників закладів освіти з основними розділами методичних рекомендацій;
 - обговорення методичних рекомендацій НАЗК «Освітній навігатор» у педагогічних колективах ЗЗСО;
 - розроблення в закладі освіти плану заходів із впровадження зазначених рекомендацій;
 - форм впровадження методичних рекомендацій НАЗК «Освітній навігатор» в ЗЗСО;
 - та ін.
 Разом з тим, сам захід передбачає збір та узагальнення даних щодо застосування рекомендацій закладами загальної середньої освіти раз на півріччя. Тобто збирання, узагальнення та надсилання відповідних даних мало бути здійснено двічі.
-Проте, виконання заходу 1.2.1.2.8 перебувало у системно зв’язку із заходом 1.2.1.2.7, щодо статусу якого було узгоджено остаточну позицію у III кварталі 2025 року. Зазначені вище обставини унеможливили збір даних, передбачених заходом 1.2.1.2.8 двічі.
-За інформацією від Державної служби якості освіти в Україні, черговий збір даних заплановано до кінця I півріччя 2026 року.
+Проте, виконання заходу 1.2.1.2.8 перебувало у системно зв’язку із заходом 1.2.1.2.7, щодо статусу якого було узгоджено остаточну позицію у III кварталі 2025 року. Зазначені вище обставини унеможливили збір даних, передбачених заходом 1.2.1.2.8 двічі протягом 2025 року.
+Станом на кінець звітного періоду черговий збір даних не проводився. У зв’язку з канікулярним періодом у закладах освіти, а також відсутністю у ДСЯО кадрового і матеріального ресурсу та надмірним завантаженням працівників, які здійснюють моніторингове дослідження, вказаний збір не було можливості провести.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>1.2.1.2.9</t>
   </si>
   <si>
     <t>Розроблення рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної (професійно-технічної) освіти (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>За інформацією, наданою за попередні звітні періоди, у ІІ кварталі 2025 року було сформовано робочу групу, напрацьовано тематику розділів та забезпечено напрацювання проекту змістовного наповнення рекомендацій.
 У ІІІ кварталі 2025 року сформовано узгоджену структуру документа, доопрацьовано змістовні положення та підготовлений текст передано на рецензування профільним експертам.
 У IV кварталі 2025 року рекомендації щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної (професійно-технічної) освіти були розроблені та готові до апробації. 
 У I кварталі 2026 року рекомендації були остаточно розробленими та затвердженими.
 Так 05.03.2026 було видано наказ Міністерства освіти і науки України № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції».
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання, вважаємо за можливе констатувати, що захід є виконаним.</t>
   </si>
   <si>
     <t>1.2.1.2.10</t>
   </si>
   <si>
     <t>Схвалення рекомендацій для закладів професійної (професійно-технічної) освіти розпорядчим документом МОН з визначенням граничного строку їх впровадження в діяльність закладів професійної (професійно-технічної) освіти</t>
   </si>
@@ -349,76 +351,76 @@
     <t>Працівниками Національного агентства з питань запобігання корупції (далі - НАЗК), Міністерства освіти і науки України (далі - МОН), закладів професійної освіти було розроблено проект рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти.
 02.10.2025 було проведено нараду за участю НАЗК, МОН, працівників закладів професійної та фахової передвищої освіти. Загальна кількість учасників наради становила 339 осіб.
 05.03.2026 було видано наказ МОН № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції».
 Зазначеним наказом передбачено:
 -	визначення граничного строку впровадження Рекомендацій в діяльність закладів професійної освіти до 31 грудня 2026 року;
 -	керівникам закладів професійної освіти забезпечити закріплення у нормативних документах, статутах, інструкціях, наказах Рекомендацій;
 -	Державній службі якості освіти протягом 2026 року забезпечити збір та узагальнення даних щодо виконання Рекомендацій.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання, а також, що Рекомендації схвалено наказом МОН, яким, зокрема, визначено граничні строки їх впровадження, що відповідає показнику виконання, вважаємо за можливе констатувати, що захід є виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>1.2.1.2.11</t>
   </si>
   <si>
     <t>Закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.9</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>рекомендації, зазначені у підпункті 1.2.1.2.9, закріплено у нормативних документах, статутах, інструкціях, наказах</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством освіти і науки України, листом ДПО МОН від 16.03.2026 № 5/805-26 директорат професійної освіти просив Департаменти (управління) освіти і науки обласних, Київської міської державних адміністрацій довести наказ МОН від 05.03.2026 № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції» до відома керівників закладів професійної та фахової передвищої освіти. 
-Разом з тим, не надано інформацію, яка підтверджувала закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.9.
+    <t>За інформацією, наданою Міністерством освіти і науки України, листом ДПО МОН від 16.03.2026 № 5/805-26 директорат професійної освіти просив Департаменти (управління) освіти і науки обласних, Київської міської державних адміністрацій довести наказ МОН від 05.03.2026 № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції» до відома керівників закладів професійної та фахової передвищої освіти.
+Розпочато роботу щодо внесення змін у статутні та інші документи відповідно до методичних рекомендацій.
+Разом з тим, не надано інформацію, яка підтверджує закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.9.
 Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.2.1.2.12</t>
   </si>
   <si>
     <t>Збір та узагальнення даних щодо виконання рекомендацій закладів професійної (професійно-технічної) освіти раз на півріччя</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>дані зібрано та узагальнено, надіслано до Національного агентства</t>
   </si>
   <si>
     <t>05.03.2026 було видано наказ МОН № 408 «Про затвердження рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів професійної освіти, розроблених Національним агентством з питань запобігання корупції».
 Зазначеним наказом передбачено, зокрема:
--	Державній службі якості освіти протягом 2026 року забезпечити збір та узагальнення даних щодо виконання Рекомендацій.
-[...2 lines deleted...]
-Але, оскільки показник виконання протягом звітного періоду не досягнуто, вважаємо, що захід не є виконаним.</t>
+- Державній службі якості освіти протягом 2026 року забезпечити збір та узагальнення даних щодо виконання Рекомендацій.
+Протягом відповідного звітного періоду збір та узагальнення даних не здійснювалося у зв’язку з канікулярним періодом у закладах освіти, а також відсутністю у ДСЯО кадрового і матеріального ресурсу та надмірним завантаженням працівників.
+Враховуючи зазначене вище, оскільки показник виконання протягом звітного періоду не досягнуто, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.2.1.2.13</t>
   </si>
   <si>
     <t>Розроблення рекомендацій щодо підвищення рівня прозорості та доброчесності у діяльності закладів вищої освіти (із можливим залученням до реалізації заходу громадських об’єднань та проектів міжнародної технічної допомоги)</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Завершено розробку рекомендацій щодо забезпечення прозорості та доброчесності у діяльності закладів вищої освіти. Методичні рекомендації погоджені робочою групою. Методичні рекомендації передані для схвалення Міністерством освіти та науки України (лист № 121-02/71586-24 від 26.09.2024).</t>
   </si>
   <si>
     <t>1.2.1.2.14</t>
   </si>
   <si>
     <t>Схвалення рекомендацій для закладів вищої освіти розпорядчим документом МОН з визначенням граничного строку їх впровадження в діяльність закладів вищої освіти</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>рекомендації схвалено розпорядчим документом МОН, яким, зокрема, визначено граничні строки їх впровадження</t>
   </si>
@@ -432,53 +434,83 @@
     <t>Закріплення у нормативних документах, статутах, інструкціях, наказах рекомендацій, зазначених у підпункті 1.2.1.2.13</t>
   </si>
   <si>
     <t>рекомендації, зазначені у підпункті 1.2.1.2.13, закріплено у нормативних документах, статутах, інструкціях, наказах</t>
   </si>
   <si>
     <t>За повідомленням Міністерства освіти і науки України (далі - МОН), надіслано інструктивний лист МОН на заклади вищої освіти (далі - ЗВО) (від 24.04.2025 № 1/8061-25), яким зазначається необхідність закріплення у своїх нормативних документах, зокрема статутах, інструкціях, наказах тощо норм щодо підвищення рівня прозорості та доброчесності у діяльності ЗВО, передбачених Методичними рекомендаціями, до 01.10.2025 року.
 Станом на 09.10.2025 було розроблено опитувальник та надіслано лист ЗВО щодо моніторингу впровадження Методичних рекомендацій у діяльність ЗВО (закріплення в своїх нормативних документах (статутах, інструкціях, наказах тощо) норми щодо підвищення рівня прозорості та доброчесності у діяльності ЗВО, передбачені Методичними рекомендаціями.
 За результатами проведення моніторингу підготовлено Звіт про стан виконання заходу, надісланий до НАЗК листом МОН від 05.12.2025 № 1/25596-25.
 Відповідно до Звіту, протягом 08 жовтня 2025 року по 08 листопада 2025 року була проведена оцінка рівня впровадження ЗВО інструментів та механізмів, спрямованих на підвищення прозорості та забезпечення академічної доброчесності. Кількість учасників становила 131 заклад вищої освіти.
 Було здійснено аналіз нормативно-правового забезпечення прозорості та доброчесності, а саме щодо:
 -	наявності профільних нормативних документів (крім Статутів);
 -	виконання вимог Закону України «Про запобігання корупції»;
 -	стану впровадження антикорупційних та доброчесних механізмів.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, з урахуванням інформації, зазначеної у Звіті, можна простежити врахування ЗВО рекомендацій та їх закріплення. Тому вважаємо за можливе констатувати, що захід є виконаним, але невчасно.</t>
   </si>
   <si>
     <t>1.2.1.2.16</t>
   </si>
   <si>
     <t>Збір та узагальнення даних щодо виконання рекомендацій закладами вищої освіти раз на півріччя</t>
   </si>
   <si>
     <t>За інформацією від Державної служби якості освіти в Україні на виконання цього заходу проводилось опитування керівників закладів вищої освіти з метою збору та узагальнення даних з виконання Методичних рекомендацій щодо застосування інструментів та механізмів для трансформації різних сфер функціонування закладів вищої освіти на засадах прозорості та доброчесності, затверджених наказом МОН від 17.04.2025 № 576.
 Опитування тривало 3-12 грудня 2025 року й охопило 155 закладів вищої освіти України.
-За результатом такого опитування було зібрано необхідні дані та узагальнено у Звіті про результати опитування щодо застосування інструментів та механізмів для трансформації різних сфер функціонування закладів вищої освіти на засадах прозорості та доброчесності.
+За результатом такого опитування було зібрано необхідні дані та узагальнено у Звіті про результати опитування щодо застосування інструментів та механізмів для трансформації різних сфер функціонування закладів вищої освіти на засадах прозорості та доброчесності. 
+Ключовими питаннями опитування були:
+1. Формування корпоративної культури доброчесності;
+2. Механізми повідомлення про можливі порушення;
+3. Комісії з етики та доброчесності;
+4. Управління корупційними ризиками;
+5. Оцінювання якості викладання;
+6. Використання електронних систем управління освітнім процесом; 
+7. Антикорупційна комунікація та відкритість інформації;
+8. Навчальні заходи з питань академічної доброчесності та антикорупційних політик;
+9. Підвищення кваліфікації науково-педагогічних працівників;
+10. Реагування на порушення академічної доброчесності та корупційні правопорушення;
+11. Захист викривачів та культура повідомлення про порушення;
+12. Моніторинг та перегляд антикорупційних політик. 
+З 05 по 15 червня 2026 року Державною службою якості освіти України було проведено чергове опитування керівників закладів вищої освіти України. Кількість учасників – 101 заклад вищої освіти.
+Опитування охоплювало ключові аспекти організації системи запобігання корупції та забезпечення доброчесності у закладах вищої освіти. Ключовими питаннями опитування були:
+1. Формування антикорупційної інфраструктури;
+2. Цифровізація управління освітнім процесом;
+3. Оцінка корупційних ризиків та використання її результатів;
+У цій частині найбільш вразливими до корупційних ризиків визначено:
+•	освітній процес (43%);
+•	закупівлі (29%);
+•	кадрові процедури (25%);
+•	вступну кампанію (13%);
+•	використання майна (12%).
+4. Врегулювання конфлікту інтересів;
+5. Формування культури академічної доброчесності;
+6. Реагування на порушення принципів доброчесності;
+7. Участь здобувачів освіти;
+8. Моніторинг ефективності антикорупційних заходів;
+9. Перегляд антикорупційних програм;
+10. Публічна відкритість.
 Разом з тим, сам захід передбачає збір та узагальнення даних щодо виконання рекомендацій закладами вищої освіти раз на півріччя. Тобто збирання та узагальнення відповідних даних мало бути здійснено двічі протягом року.
-За інформацією від Державної служби якості освіти в Україні, черговий збір даних заплановано до кінця I півріччя 2026 року.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи недотримання встановленої періодичності виконання, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>