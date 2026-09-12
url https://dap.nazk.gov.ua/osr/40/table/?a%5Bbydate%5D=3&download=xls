--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -114,52 +114,52 @@
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>