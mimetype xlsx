--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -114,51 +114,51 @@
 4) виключено повноваження Ради суддів України щодо здійснення контролю за додержанням вимог законодавства щодо врегулювання конфлікту інтересів у діяльності суддів, натомість передбачено її повноваження щодо врегулювання конфлікту інтересів суддів
 </t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет
 </t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)
 </t>
   </si>
   <si>
     <t xml:space="preserve">проект закону подано до Верховної Ради України
 </t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство.
+    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.6.2</t>
   </si>
   <si>
     <t>Створення системи ранжування та аналізу інформації, що міститься в інформаційно-технічній системі Єдиного державного реєстру декларацій осіб, уповноважених на виконання функцій держави або місцевого самоврядування, яка виявлятиме ризики порушення вимог законодавства щодо запобігання та врегулювання конфлікту інтересів суб’єктами декларування</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
@@ -171,51 +171,51 @@
 Формування аналітичної інформації про можливі порушення вимог ст.ст. 23, 25, 27 Закону України «Про запобігання корупції» здійснюється з використанням державних реєстрів шляхом реалізації 10 правил відбору та обробки необхідної інформації, яка в подальшому ранжується. Ранжування отриманої інформації відбувається за загальним правилом: якщо будь-яке правило відбору та обробки інформації для встановлення окремого можливого порушення вимог Закону України «Про запобігання корупції» спрацювало, то відповідна декларація отримує ваговий коефіцієнт ризику «1» за кожне таке спрацьоване правило. 
 В подальшому, працівник Національного агентства з питань запобігання корупції має можливість здійснити сортування отриманої інформації, встановити відповідні фільтри для подальшого опрацювання отриманих відомостей та вжиття заходів реагування в межах чинного завконодавства".</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.3.1.6.3</t>
   </si>
   <si>
     <t>Розвиток ІТ-продукту “Приховані інтереси”</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>ІТ-продукт удосконалено за рахунок покращення наявного алгоритму пошуку зв’язків та доповнення новими алгоритмами ідентифікації ризиків</t>
   </si>
   <si>
-    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025 та 31.12.2025 інформація, що надавалась за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.12.2025 захід не виконано.</t>
+    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026 інформація, що надавалася за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.03.2026 захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>