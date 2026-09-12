--- v0 (2026-05-15)
+++ v1 (2026-09-12)
@@ -113,51 +113,51 @@
 3) визначено період дії обмеження, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок
 </t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.      
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 № 10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
 Водночас варто зауважити, що положення Закону України від 20.09.2023 № 3384-ІХ «Про внесення змін до деяких законів України про визначення порядку подання декларацій осіб, уповноважених на виконання функцій держави або місцевого самоврядування, в умовах воєнного стану» доповнили, зокрема, ст. 23 Закону України «Про запобігання корупції» нормами, якими розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків, і якими визначено період дії обмеження, протягом якого  особі забороняється приймати рішення чи вчиняти дії  на користь особи, яка надала подарунок.
 З огляду на це можна вважати, що захід 1.3.2.2.1 є виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>