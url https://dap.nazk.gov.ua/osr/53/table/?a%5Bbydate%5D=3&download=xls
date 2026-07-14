--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,43 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>Врегулювання конфлікту інтересів, дотримання загальних обмежень та заборон, правил етичної поведінки</t>
+  </si>
+  <si>
+    <t>1.3.4 На законодавчому рівні не закріплено стандарти етичної поведінки народних депутатів України, депутатів місцевих рад та виборних осіб місцевого самоврядування. Існуючі правила етичної поведінки не реалізуються належним чином у зв’язку з невиконанням керівниками повноважень щодо притягнення винних у порушенні таких правил до відповідальності</t>
+  </si>
+  <si>
+    <t>1.3.4.2</t>
+  </si>
+  <si>
+    <t>Забезпечено запровадження заходів відповідальності керівників за відсутність передбаченого законом реагування на виявлені факти грубого порушення антикорупційного законодавства</t>
+  </si>
+  <si>
+    <t>1.3.4.2.1</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким встановлено механізм притягнення до відповідальності для всіх категорій керівників за невжиття заходів реагування на виявлені факти грубого порушення антикорупційного законодавства їх підлеглими</t>
+  </si>
+  <si>
+    <t>01.03.2024</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
+  </si>
+  <si>
+    <t>проект закону подано до Верховної Ради України</t>
+  </si>
+  <si>
+    <t>На виконання заходу Національне агентство розробило відповідний проект Закону України.  
+17.12.2024 Національне агентство провело громадське обговорення зазначеного законопроекту та здійснило його доопрацювання.
+Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
+Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
+Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом № 10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
+На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
+На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані.
+Національне агентство листом від 11.07.2025 № 43244/4/1-24 направило на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією».
+Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25).
+Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -285,50 +497,235 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q3"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q3"/>
+  <mergeCells>
+    <mergeCell ref="A3:A3"/>
+    <mergeCell ref="B3:B3"/>
+    <mergeCell ref="C3:C3"/>
+    <mergeCell ref="D3:D3"/>
+    <mergeCell ref="E3:E3"/>
+    <mergeCell ref="Q3:Q3"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>