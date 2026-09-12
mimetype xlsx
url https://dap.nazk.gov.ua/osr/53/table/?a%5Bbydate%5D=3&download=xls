--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -115,51 +115,51 @@
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило відповідний проект Закону України.  
 17.12.2024 Національне агентство провело громадське обговорення зазначеного законопроекту та здійснило його доопрацювання.
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом № 10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані.
 Національне агентство листом від 11.07.2025 № 43244/4/1-24 направило на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією».
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>