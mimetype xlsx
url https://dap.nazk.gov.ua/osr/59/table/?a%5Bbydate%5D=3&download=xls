--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -109,51 +109,51 @@
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено деталізацію норм у статті 46 Закону та оптимізацію переліку інформації, що підлягає декларуванню</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на підставі концепції, розробленої Національним агентством.
+    <t>Продовжується підготовка законопроекту на підставі концепції, розробленої Національним агентством. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.4.2.2.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, якою визначається порядок (процедура) верифікації у публічних електронних реєстрах, у тому числі: 
 1) ідентифікаційних даних фізичних осіб; 
 2) адрес відповідно до Єдиного державного реєстру адрес</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>