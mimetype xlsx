--- v0 (2026-05-01)
+++ v1 (2026-06-23)
@@ -108,51 +108,51 @@
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії”, Закону України “Про політичні партії в Україні” щодо мінімізації потенційного олігархічного впливу на політичні партії та удосконалення механізму державного фінансування статутної діяльності політичної партії”, яким установлено:
 1) обмеження загального річного розміру (суми) внесків на підтримку політичної партії для одного громадянина України: не більше 20 відсотків його сукупного доходу за останні п’ять календарних років;
 2) заборону здійснення внесків на підтримку політичних партій фізичними особами, які діють в чужих інтересах</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Доопрацьовані матеріали  проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» з урахуванням вимог нормопроектувальної техніки та проведеної консультації з Міністерством юстиції України листом Національного агентства з питань запобігання корупції від 03.03.2023 № 50-20/4610-23 внесено на розгляд Кабінету Міністрів України.  
+    <t>Доопрацьовані матеріали  проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» з урахуванням вимог нормопроектувальної техніки та проведеної консультації з Міністерством юстиції України листом Національного агентства з питань запобігання корупції від 03.03.2023 № 50-20/4610-23 внесено на розгляд Кабінету Міністрів України.   
 26.06.2023 проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» зареєстровано у Верховній Раді України за № 9419.
 09.08.2023 питання щодо зазначеного законопроекту заслухано та законопроект № 9419 знято з розгляду відповідно до ч. 3 ст. 95 Закону України "Про Регламент Верховної Ради України" (прийняття Парламентом за основу одного з альтернативних законопроектів). 
 Водночас прийнятий Закон України від 23.08.2023 № 3337-IX на основі альтернативного законопроекту (реєстр. № 9419-1 від 12.07.2023) не враховує положень, передбачених відповідним заходом Державної антикорупційної програми на 2023 – 2025 роки.
 З огляду на зазначене, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>