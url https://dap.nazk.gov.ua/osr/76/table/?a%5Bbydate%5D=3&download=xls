--- v0 (2026-06-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -113,191 +113,187 @@
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Центральна виборча комісія</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)
 </t>
   </si>
   <si>
     <t xml:space="preserve">проекти законів подано до Верховної Ради України 
 </t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство розробило відповідний законопроект.  
 29.04.2025 було проведено його громадське обговорення. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.5.3.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту нормативно-правового акта, яким регламентовано порядок ведення 
 ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.
 </t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект нормативно-правового акта розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для розробки проекту нормативно-правового акта, яким регламентовано порядок ведення ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.</t>
   </si>
   <si>
     <t>1.5.3.1.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
+    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2.</t>
   </si>
   <si>
     <t>1.5.3.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Погодження проекту акта, зазначеного у підпункті 1.5.3.1.2, із заінтересованими органами </t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>нормативно-правовий акт погоджено із заінтересованими органами</t>
   </si>
   <si>
     <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
-Відповідно, підстава для початку реалізації заходу ще не настала.</t>
+Таким чином, підстава для початку реалізації заходу ще не настала.</t>
   </si>
   <si>
     <t>1.5.3.1.5</t>
   </si>
   <si>
     <t>Видання проекту акта, зазначеного у підпункті 1.5.3.1.2</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>нормативно-правовий акт видано</t>
   </si>
   <si>
-    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
-[...2 lines deleted...]
-  <si>
     <t>1.5.3.1.6</t>
   </si>
   <si>
     <t>Удосконалення Єдиного державного реєстру звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям, суб’єктам виборчого процесу, суб’єктам референдумів</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010) та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">портал політичних фінансів введено в промислову експлуатацію </t>
   </si>
   <si>
-    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
-[...1 lines deleted...]
-Враховуючи зазначене вище, зокрема, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
+    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, що забезпечує можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
+Проте через відсутність законодавчого регулювання подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді удосконалений Реєстр на сьогодні не забезпечує можливості подання фінансових звітів в електронній формі суб’єктам референдумів.
+З огляду на викладене, зокрема те, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.5.3.1.7</t>
   </si>
   <si>
     <t>Розроблення та впровадження  автоматизованої інформаційно-аналітичної системи, призначеної для забезпечення автоматизації виборчих процедур у Центральній виборчій комісії та виборчих комісіях нижчого рівня під час проведення виборів</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">запроваджена автоматизована інформаційно-аналітична система  </t>
   </si>
   <si>
-    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалось опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
-[...3 lines deleted...]
-Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ "Виборчий процес" (лист від 19 вересня 2025 року № 21-20/1-2658).
+    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалося опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
+Впродовж 2023 – 2025 років видатки на забезпечення створення зазначеної інформаційно-аналітичної системи, а також створення та впровадження окремих її компонентів за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» ЦВК не виділялися.
+З метою забезпечення фінансування витрат на створення компонентів ЄІАС ЦВК у 2026 році ЦВК подала бюджетний запит, згідно з яким розрахункова потреба у видатках за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» на створення зазначеної системи становить 88 038,8 тис. грн.
+Разом із тим, Законом України «Про Державний бюджет України на 2026 рік» для ЦВК не передбачено капітальні видатки на зазначені цілі у 2026 році.
+Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ «Виборчий процес» (лист від 19 вересня 2025 року № 21-20/1-2658).
 Крім цього, постановою Центральної виборчої комісії від 20 лютого 2026 року № 14 затверджено Архітектурні принципи Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії та внесено зміни до Концепції створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії, схваленої постановою Центральної виборчої комісії від 29 жовтня 2021 року № 447.
-27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап). Під час реалізації першого етапу передбачено створення, зокрема автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем "Учасники виборчих процесів та процесів референдуму", "Електронні сервіси", взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
-[...1 lines deleted...]
-Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту  "U-VOTE – Українці голосують: Організація надійних виборів", яким визначено, зокрема завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК шляхом закупівлі відповідного програмного забезпечення.
+27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап)). Під час реалізації першого етапу передбачено створення, зокрема, автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем «Учасники виборчих процесів та процесів референдуму», «Електронні сервіси», взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
+З метою пошуку джерел фінансування створення ЄІАС ЦВК (І етап), Комісія  листом від 27 лютого 2026 року № 21-26-682, звернулася до Міжнародного інституту демократії та сприяння виборам (International IDEA) щодо розгляду можливості надання підтримки в закупівлі послуг з розроблення та впровадження ЄІАС ЦВК (І етап).
+Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту «U-VOTE – Українці голосують: Організація надійних виборів», яким визначено, зокрема, завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК.
 Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, проте показник виконання заходу не досягнуто, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -986,153 +982,153 @@
         <v>53</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="2" t="s">
+      <c r="N8" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="2" t="s">
+      <c r="O8" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="2" t="s">
+      <c r="P8" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="2" t="s">
+      <c r="O9" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q9"/>
   <mergeCells>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="Q3:Q9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>