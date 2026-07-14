--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -139,53 +139,53 @@
   </si>
   <si>
     <t>1.6.1.4.2</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
-За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило. 
+За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
-Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід  не виконано.</t>
+Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>