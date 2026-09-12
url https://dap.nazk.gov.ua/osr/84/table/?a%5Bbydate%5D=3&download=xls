--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -162,51 +162,51 @@
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
 За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
 Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+    <t>Станом на 30.06.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>