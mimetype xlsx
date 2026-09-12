--- v0 (2026-07-14)
+++ v1 (2026-09-12)
@@ -139,53 +139,53 @@
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Моніторинг створення в усіх органах, які провадять оперативно-розшукову, контррозвідувальну та розвідувальну діяльність, діяльність у сфері оборони країни, внутрішніх каналів для захищеного (зокрема анонімного) подання повідомлень про корупцію</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>моніторинг проведено</t>
   </si>
   <si>
-    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-[...1 lines deleted...]
-Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України «Про оперативно-розшукову діяльність»), підключені до Порталу, чим забезпечено виконання вимог Закону України «Про запобігання корупції».
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України «Про запобігання корупції».
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 додатка 2 до ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни, яка направлена до відповідального підрозділу службовою запискою № 220-04/4493-25 від 13.05.2025.
 У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
 Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>